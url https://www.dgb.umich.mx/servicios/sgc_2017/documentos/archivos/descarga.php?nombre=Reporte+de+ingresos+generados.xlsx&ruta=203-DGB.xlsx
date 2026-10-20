--- v0 (2025-10-26)
+++ v1 (2026-10-20)
@@ -1,241 +1,275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\2023\DOC\SB\REGISTROS SB\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\2026\DOC\SB\REGISTROS SB\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00151A48-6CCB-4E13-B6D8-1E93703A064B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7530"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja 1" sheetId="10" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <t>CONCEPTO</t>
-  </si>
-[...4 lines deleted...]
-    <t>CÓDIGO</t>
   </si>
   <si>
     <t>P. UNIT</t>
   </si>
   <si>
     <t>TOTAL</t>
-  </si>
-[...4 lines deleted...]
-    <t>TURNO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>CANTIDAD</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>INSTRUCCIONES</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Este registro debe ser llenado por los responsables procesos  de soporte y  centros de información, el cual debe ser enviado a la Dirección de Bibliotecas o dirección de la escuela, facultad, instituto o unidad profesional de manera mensual o cuando se solicite con la finalidad de tener control de la prestación del servicio.</t>
     </r>
   </si>
+  <si>
+    <t>FECHA</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>114900</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>714975</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 3" descr="Imagen relacionada">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect b="52987"/>
         <a:stretch/>
       </xdr:blipFill>
@@ -246,52 +280,52 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>190493</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>1362074</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>761999</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Imagen 4" descr="Imagen relacionada">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect b="52987"/>
         <a:stretch/>
       </xdr:blipFill>
@@ -302,52 +336,52 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>157480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>1104900</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1" descr="Imagen relacionada">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -461,52 +495,52 @@
             <a:rPr lang="es-MX" sz="1200" b="1" baseline="0">
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> INGRESOS GENERADOS </a:t>
           </a:r>
           <a:endParaRPr lang="es-MX" sz="1200" b="1">
             <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>189202</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Imagen 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F40D46F6-A907-41F4-ABD6-6C437BBD38C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -772,637 +806,612 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:H48"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B57" sqref="B56:B57"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A51" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" customWidth="1"/>
+    <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" customWidth="1"/>
     <col min="3" max="3" width="24.42578125" style="1" customWidth="1"/>
-    <col min="4" max="4" width="8.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="10.28515625" customWidth="1"/>
+    <col min="4" max="5" width="15.5703125" customWidth="1"/>
+    <col min="6" max="6" width="5.42578125" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" customWidth="1"/>
-    <col min="8" max="8" width="19.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" customWidth="1"/>
     <col min="9" max="9" width="13.140625" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" customWidth="1"/>
     <col min="11" max="11" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
-[...145 lines deleted...]
-        <v>9</v>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C1"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C2"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C3"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C4"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C5"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C6"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C7"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C8"/>
+    </row>
+    <row r="9" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C9"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="6" t="s">
+        <v>5</v>
       </c>
-      <c r="B10" s="9"/>
-[...28 lines deleted...]
-      <c r="A13" s="4" t="s">
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+    </row>
+    <row r="11" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="1"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9"/>
+      <c r="D13" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="E13" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="7"/>
+      <c r="G13" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="4" t="s">
+      <c r="H13" s="9"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="10"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="11"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="2"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="11"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="2"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="11"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="2"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="11"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="2"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="11"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="2"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="11"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="2"/>
+      <c r="B20" s="10"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="11"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="2"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="11"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="2"/>
+      <c r="B22" s="10"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="11"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="2"/>
+      <c r="B23" s="10"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="11"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="2"/>
+      <c r="B24" s="10"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="11"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="2"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="11"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="2"/>
+      <c r="B26" s="10"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="11"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="2"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="11"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="2"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="11"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="2"/>
+      <c r="B29" s="10"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="11"/>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="2"/>
+      <c r="B30" s="10"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="11"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="2"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="11"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="2"/>
+      <c r="B32" s="10"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="11"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="2"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="11"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="2"/>
+      <c r="B34" s="10"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="11"/>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="2"/>
+      <c r="B35" s="10"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="11"/>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="2"/>
+      <c r="B36" s="10"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="11"/>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="2"/>
+      <c r="B37" s="10"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="11"/>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="2"/>
+      <c r="B38" s="10"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="11"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="2"/>
+      <c r="B39" s="10"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="11"/>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="2"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="11"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="11"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="11"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="2"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="11"/>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="2"/>
+      <c r="B42" s="10"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="11"/>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="2"/>
+      <c r="B43" s="10"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="10"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="11"/>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="2"/>
+      <c r="B44" s="10"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="11"/>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="2"/>
+      <c r="B45" s="10"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="11"/>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="2"/>
+      <c r="B46" s="10"/>
+      <c r="C46" s="11"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="11"/>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="2"/>
+      <c r="B47" s="10"/>
+      <c r="C47" s="11"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="10"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="11"/>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C48"/>
+      <c r="E48" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E13" s="4" t="s">
-[...362 lines deleted...]
-      <c r="H48" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="109">
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="A10:H11"/>
+    <mergeCell ref="B13:C13"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;"+,Normal"&amp;9VIGENTE A PARTIR DE: JUNIO 2023&amp;C&amp;"+,Normal"&amp;9&amp;P&amp;R&amp;"+,Normal"&amp;9SB_R_RIG_8.5.1_2023_02</oddFooter>
+    <oddFooter>&amp;L&amp;"+,Normal"&amp;9VIGENTE A PARTIR DE: AGOSTO 2026&amp;C&amp;"+,Normal"&amp;9&amp;P&amp;R&amp;"+,Normal"&amp;9SB_R_RIG_8.5.1_2026_03</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>