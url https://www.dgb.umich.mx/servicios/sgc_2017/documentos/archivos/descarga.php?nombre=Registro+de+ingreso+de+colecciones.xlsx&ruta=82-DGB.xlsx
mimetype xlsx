--- v0 (2025-10-26)
+++ v1 (2026-10-20)
@@ -1,79 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\2023\DOC\SB\REGISTROS SB\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\2026\DOC\SB\REGISTROS SB\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D76C036-E022-4862-A36B-2182A8CF77CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7530"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Frente" sheetId="10" r:id="rId1"/>
-    <sheet name="Atrás" sheetId="11" r:id="rId2"/>
+    <sheet name="Colecciones" sheetId="10" r:id="rId1"/>
+    <sheet name="Publicaciones Periódicas" sheetId="13" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Frente!$A$14:$Z$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Colecciones!$A$14:$Z$15</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="48">
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>TITULO</t>
   </si>
   <si>
     <t>AUTOR</t>
   </si>
   <si>
     <t>EDITOR – IMPRESOR</t>
   </si>
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>FECHA DE RECEPCIÓN</t>
   </si>
   <si>
     <t>DONACIÓN</t>
   </si>
   <si>
     <t>Verifica Adquisición</t>
   </si>
   <si>
@@ -95,83 +97,50 @@
     <t>Verificación en KOHA</t>
   </si>
   <si>
     <t>CONFORME</t>
   </si>
   <si>
     <t>DEVOLUCIÓN</t>
   </si>
   <si>
     <t>CANJE</t>
   </si>
   <si>
     <t>NO. DE OFICIO O FACTURA</t>
   </si>
   <si>
     <t>ISSN - ISBN   - DOI</t>
   </si>
   <si>
     <t>FECHA DE VERIFICACIÓN E INGRESO A ESTANTERÍA</t>
   </si>
   <si>
     <t>Se deberá verificar en KOHA: 1.Existencia del registro catalográfico e item en su biblioteca; 2.Verificar los datos del registro catalográfico (autor, título, clasificación, editorial y edición); 3.Que coincida la clasificación de KOHA con la registrada en la etiqueta del libro; 5.La clasificación asignada al libro nuevo, sea igual a la existente en la misma biblioteca; 6.La asignación correcta de la localización de la colección (consulta, general, etc.). Cuando exista alguna irregularidad en la verificación se deberá marcar como devolución y proceder al llenado del registro verificación de materiales procesados.</t>
   </si>
   <si>
     <t xml:space="preserve">LÁMINAS MAGNÉTICAS </t>
-  </si>
-[...31 lines deleted...]
-    <t>2° Verificación en KOHA</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">INSTRUCCIÓN: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Este registro se utiliza como hoja viajera y a la vez como listado anual digital para recibir, registrar, habilitar, envíar al POD y verificar en koha las colecciones adquiridas. Debiendo llenar con los datos de las colecciones, volumen por volumen y en su caso marcar las casillas correspondientes con "X" para indicar el estado de las mismas.</t>
     </r>
   </si>
   <si>
@@ -179,109 +148,195 @@
   </si>
   <si>
     <t>COSTO</t>
   </si>
   <si>
     <t>COMPRA DB</t>
   </si>
   <si>
     <t>COMPRA ESCUELA, FACULTAD, INSTITUTO O UNIDAD PROFESIONAL</t>
   </si>
   <si>
     <t>DEPÓSITO (TESIS)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Código de barras            </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(últimos 5 dígitos)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Clasificar y catalogar</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Fecha de envío</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>/</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>asignación de materiales al POD</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>/</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>registro en el kárdex</t>
     </r>
   </si>
+  <si>
+    <t>FECHA</t>
+  </si>
+  <si>
+    <t>Criterios para verificación</t>
+  </si>
+  <si>
+    <t>CONDICIONES FÍSICAS</t>
+  </si>
+  <si>
+    <t>REGISTRO EN EL KÁRDEX</t>
+  </si>
+  <si>
+    <t>Criterios  de habilitación</t>
+  </si>
+  <si>
+    <t>SELLO DEL CI</t>
+  </si>
+  <si>
+    <t>ORDEN  CRONOLÓGICO</t>
+  </si>
+  <si>
+    <t>ATADO FIRME DEL PAQUETE</t>
+  </si>
+  <si>
+    <t>UBICACIÓN EN ESTANTERÍA CONFORME AL ORDEN CRONOLÓGICO</t>
+  </si>
+  <si>
+    <t>Rotas</t>
+  </si>
+  <si>
+    <t>Mutiladas</t>
+  </si>
+  <si>
+    <t>Mojadas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Incompletas </t>
+  </si>
+  <si>
+    <t>Manchadas</t>
+  </si>
+  <si>
+    <t>NÚMERO/ ISSN</t>
+  </si>
+  <si>
+    <t>TÍTULO</t>
+  </si>
+  <si>
+    <t>DIRECTOR/RESPONSABLE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INSTRUCCIÓN:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Este registro se utiliza para verificar la conformidad de las publicaciones periódicas antes de ponerlas a disposición de los usuarios.
+ Debiendo llenar con los datos de las publicaciones periódicas y  marcar las casillas correspondientes con "X" para indicar el estado de las mismas.                                                                                                                                                                                                                                                                            Se deberá verificar: 1. Que los datos de la publicación recibida corresponden al número, fecha y año; 2. Publicaciones rotas, mutiladas, mojadas, publicaciones incompletas y manchadas; 3. Registro de la publicación en el sistema de control establecido (Kárdex) conforme al día, mes y año, especificando:
+Disponibilidad: ✓
+Día festivo: F
+No disponible en la HPU: X;                                                                                                                                                                                                                                                                                                                                                                                                  4. Publicaciones periódicas con el sello del centro de información; 5. Publicaciones ordenadas en paquete conforme a la secuencia (orden cronológico del más antiguo al más reciente); 6. Publicaciones ubicadas en estantería conforme a orden cronológico.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="8" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -290,60 +345,87 @@
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -436,240 +518,286 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="15" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...9 lines deleted...]
-      <alignment textRotation="90"/>
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...61 lines deleted...]
-      <alignment textRotation="90" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>769558</xdr:colOff>
+      <xdr:colOff>653142</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>196849</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 3" descr="Imagen relacionada">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect b="52987"/>
         <a:stretch/>
       </xdr:blipFill>
@@ -680,52 +808,52 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>79941</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>26</xdr:col>
-      <xdr:colOff>347171</xdr:colOff>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>855170</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>166688</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Imagen 4" descr="Imagen relacionada">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect b="52987"/>
         <a:stretch/>
       </xdr:blipFill>
@@ -895,88 +1023,414 @@
             <a:rPr lang="es-MX" sz="1200" b="1" baseline="0">
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> DE COLECCIONES</a:t>
           </a:r>
           <a:endParaRPr lang="es-MX" sz="1200" b="1">
             <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>59531</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>165364</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>76851</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Imagen 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5952A4E6-95FA-49B5-BE39-EA40B0F89D4C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="273844" y="1"/>
           <a:ext cx="2333625" cy="1803256"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>468312</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>179918</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2" descr="Imagen relacionada">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAAB5C6F-5A25-4115-B298-5D2B45F0E3BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect b="52987"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9540875" cy="2084918"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>416718</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>47624</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>158751</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Imagen 3" descr="Imagen relacionada">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE798215-502E-4A07-A383-657DEBBA2E4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect b="52987"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipH="1">
+          <a:off x="9489281" y="0"/>
+          <a:ext cx="8786812" cy="2063751"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>2039937</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>173301</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>69585</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>152135</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="CuadroTexto 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAB8C3A3-6978-4968-BD57-F77DAC829DC8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6611937" y="363801"/>
+          <a:ext cx="4982898" cy="1312334"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="es-MX" sz="1400" b="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>UNIVERSIDAD MICHOACANA DE SAN NICOLÁS DE HIDALGO</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="es-MX" sz="1400" b="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>DIRECCIÓN DE BIBLIOTECAS</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:endParaRPr lang="es-MX" sz="1200" b="0">
+            <a:latin typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="es-MX" sz="1400" b="1">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>REGISTRO DE INGRESO</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="es-MX" sz="1400" b="1" baseline="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> DE COLECCIONES</a:t>
+          </a:r>
+          <a:endParaRPr lang="es-MX" sz="1400" b="1">
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>232833</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>158750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>76849</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Imagen 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B42FDF51-F059-4E2A-99A5-E7DB9A55A1F4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="232833" y="158750"/>
+          <a:ext cx="2148417" cy="1632599"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>3969</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>107156</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>611204</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Imagen 6" descr="Imagen relacionada">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26A729F4-0F14-46EC-BF3E-0B9B2A1BC0F0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="11041063" y="297656"/>
+          <a:ext cx="1512110" cy="845820"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -1206,1484 +1660,2438 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z37"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="C13" zoomScale="90" zoomScaleNormal="80" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="J14" sqref="J14:J15"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScale="90" zoomScaleNormal="80" zoomScalePageLayoutView="90" workbookViewId="0">
+      <selection activeCell="D15" sqref="D15:H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.140625" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" customWidth="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" customWidth="1"/>
-    <col min="5" max="5" width="5.140625" customWidth="1"/>
+    <col min="5" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="8" width="3" customWidth="1"/>
     <col min="9" max="9" width="44.85546875" customWidth="1"/>
     <col min="10" max="10" width="19.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.5703125" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" customWidth="1"/>
     <col min="15" max="15" width="4.28515625" customWidth="1"/>
-    <col min="16" max="16" width="3.85546875" customWidth="1"/>
+    <col min="16" max="16" width="5" customWidth="1"/>
     <col min="17" max="17" width="3.5703125" customWidth="1"/>
-    <col min="18" max="18" width="4.140625" customWidth="1"/>
-    <col min="19" max="21" width="12.28515625" customWidth="1"/>
+    <col min="18" max="18" width="5.7109375" customWidth="1"/>
+    <col min="19" max="19" width="14.85546875" customWidth="1"/>
+    <col min="20" max="21" width="12.28515625" customWidth="1"/>
     <col min="22" max="22" width="5.140625" customWidth="1"/>
     <col min="23" max="23" width="5.42578125" customWidth="1"/>
     <col min="24" max="24" width="5" customWidth="1"/>
     <col min="25" max="25" width="5.28515625" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A1" s="2"/>
-[...22 lines deleted...]
-      <c r="X1" s="2"/>
+      <c r="J1"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A2" s="2"/>
-[...22 lines deleted...]
-      <c r="X2" s="2"/>
+      <c r="J2"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A3" s="2"/>
-[...22 lines deleted...]
-      <c r="X3" s="2"/>
+      <c r="J3"/>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A4" s="2"/>
-[...22 lines deleted...]
-      <c r="X4" s="2"/>
+      <c r="J4"/>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A5" s="2"/>
-[...22 lines deleted...]
-      <c r="X5" s="2"/>
+      <c r="J5"/>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A6" s="2"/>
-[...22 lines deleted...]
-      <c r="X6" s="2"/>
+      <c r="J6"/>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A7" s="2"/>
-[...22 lines deleted...]
-      <c r="X7" s="2"/>
+      <c r="J7"/>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A8" s="2"/>
-[...22 lines deleted...]
-      <c r="X8" s="2"/>
+      <c r="J8"/>
     </row>
     <row r="9" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="2"/>
-[...22 lines deleted...]
-      <c r="X9" s="2"/>
+      <c r="J9"/>
     </row>
     <row r="10" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="2"/>
-[...22 lines deleted...]
-      <c r="X10" s="2"/>
+      <c r="J10"/>
     </row>
     <row r="11" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="18" t="s">
-[...26 lines deleted...]
-      <c r="Z11" s="20"/>
+      <c r="A11" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="47"/>
+      <c r="C11" s="47"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="47"/>
+      <c r="N11" s="47"/>
+      <c r="O11" s="47"/>
+      <c r="P11" s="47"/>
+      <c r="Q11" s="47"/>
+      <c r="R11" s="47"/>
+      <c r="S11" s="47"/>
+      <c r="T11" s="47"/>
+      <c r="U11" s="47"/>
+      <c r="V11" s="47"/>
+      <c r="W11" s="47"/>
+      <c r="X11" s="47"/>
+      <c r="Y11" s="47"/>
+      <c r="Z11" s="48"/>
     </row>
     <row r="12" spans="1:26" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="21" t="s">
+      <c r="A12" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="22"/>
-[...23 lines deleted...]
-      <c r="Z12" s="23"/>
+      <c r="B12" s="50"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="50"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="50"/>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="50"/>
+      <c r="N12" s="50"/>
+      <c r="O12" s="50"/>
+      <c r="P12" s="50"/>
+      <c r="Q12" s="50"/>
+      <c r="R12" s="50"/>
+      <c r="S12" s="50"/>
+      <c r="T12" s="50"/>
+      <c r="U12" s="50"/>
+      <c r="V12" s="50"/>
+      <c r="W12" s="50"/>
+      <c r="X12" s="50"/>
+      <c r="Y12" s="50"/>
+      <c r="Z12" s="51"/>
     </row>
     <row r="13" spans="1:26" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="J13"/>
     </row>
     <row r="14" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="26" t="s">
+      <c r="A14" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="35" t="s">
+      <c r="B14" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="15" t="s">
+      <c r="C14" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="D14" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="E14" s="14"/>
-[...3 lines deleted...]
-      <c r="I14" s="28" t="s">
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="J14" s="28" t="s">
+      <c r="J14" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="K14" s="28" t="s">
+      <c r="K14" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="L14" s="28" t="s">
+      <c r="L14" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="M14" s="33" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="28" t="s">
+      <c r="M14" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="N14" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="O14" s="29" t="s">
+      <c r="O14" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="P14" s="30"/>
-      <c r="Q14" s="29" t="s">
+      <c r="P14" s="57"/>
+      <c r="Q14" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="R14" s="30"/>
-[...9 lines deleted...]
-      <c r="V14" s="31" t="s">
+      <c r="R14" s="57"/>
+      <c r="S14" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="T14" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="U14" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="V14" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="W14" s="32"/>
-      <c r="X14" s="31" t="s">
+      <c r="W14" s="41"/>
+      <c r="X14" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="Y14" s="32"/>
-      <c r="Z14" s="24" t="s">
+      <c r="Y14" s="41"/>
+      <c r="Z14" s="52" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="129" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="F15" s="4" t="s">
+    <row r="15" spans="1:26" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="55"/>
+      <c r="B15" s="43"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F15" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G15" s="13" t="s">
+      <c r="G15" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="H15" s="51" t="s">
-[...8 lines deleted...]
-      <c r="O15" s="6" t="s">
+      <c r="H15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="39"/>
+      <c r="N15" s="45"/>
+      <c r="O15" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="P15" s="6" t="s">
+      <c r="P15" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="Q15" s="6" t="s">
+      <c r="Q15" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="R15" s="6" t="s">
+      <c r="R15" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="S15" s="15"/>
-[...2 lines deleted...]
-      <c r="V15" s="8" t="s">
+      <c r="S15" s="45"/>
+      <c r="T15" s="39"/>
+      <c r="U15" s="39"/>
+      <c r="V15" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="W15" s="8" t="s">
+      <c r="W15" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="X15" s="8" t="s">
+      <c r="X15" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="Y15" s="8" t="s">
+      <c r="Y15" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Z15" s="25"/>
+      <c r="Z15" s="53"/>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A16" s="5">
+      <c r="A16" s="4">
         <v>1</v>
       </c>
-      <c r="B16" s="3"/>
-[...23 lines deleted...]
-      <c r="Z16" s="7"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+      <c r="R16" s="2"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="2"/>
+      <c r="W16" s="2"/>
+      <c r="X16" s="2"/>
+      <c r="Y16" s="2"/>
+      <c r="Z16" s="5"/>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A17" s="5">
+      <c r="A17" s="4">
         <v>2</v>
       </c>
-      <c r="B17" s="3"/>
-[...23 lines deleted...]
-      <c r="Z17" s="7"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="2"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="2"/>
+      <c r="Y17" s="2"/>
+      <c r="Z17" s="5"/>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A18" s="5">
+      <c r="A18" s="4">
         <v>3</v>
       </c>
-      <c r="B18" s="3"/>
-[...23 lines deleted...]
-      <c r="Z18" s="7"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
+      <c r="R18" s="2"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="2"/>
+      <c r="W18" s="2"/>
+      <c r="X18" s="2"/>
+      <c r="Y18" s="2"/>
+      <c r="Z18" s="5"/>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A19" s="5">
+      <c r="A19" s="4">
         <v>4</v>
       </c>
-      <c r="B19" s="3"/>
-[...23 lines deleted...]
-      <c r="Z19" s="7"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+      <c r="P19" s="2"/>
+      <c r="Q19" s="2"/>
+      <c r="R19" s="2"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="2"/>
+      <c r="W19" s="2"/>
+      <c r="X19" s="2"/>
+      <c r="Y19" s="2"/>
+      <c r="Z19" s="5"/>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A20" s="5">
+      <c r="A20" s="4">
         <v>5</v>
       </c>
-      <c r="B20" s="3"/>
-[...23 lines deleted...]
-      <c r="Z20" s="7"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+      <c r="P20" s="2"/>
+      <c r="Q20" s="2"/>
+      <c r="R20" s="2"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="2"/>
+      <c r="W20" s="2"/>
+      <c r="X20" s="2"/>
+      <c r="Y20" s="2"/>
+      <c r="Z20" s="5"/>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A21" s="5">
+      <c r="A21" s="4">
         <v>6</v>
       </c>
-      <c r="B21" s="3"/>
-[...23 lines deleted...]
-      <c r="Z21" s="7"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="Q21" s="2"/>
+      <c r="R21" s="2"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="2"/>
+      <c r="W21" s="2"/>
+      <c r="X21" s="2"/>
+      <c r="Y21" s="2"/>
+      <c r="Z21" s="5"/>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A22" s="5">
+      <c r="A22" s="4">
         <v>7</v>
       </c>
-      <c r="B22" s="3"/>
-[...23 lines deleted...]
-      <c r="Z22" s="7"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+      <c r="P22" s="2"/>
+      <c r="Q22" s="2"/>
+      <c r="R22" s="2"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="2"/>
+      <c r="W22" s="2"/>
+      <c r="X22" s="2"/>
+      <c r="Y22" s="2"/>
+      <c r="Z22" s="5"/>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A23" s="5">
+      <c r="A23" s="4">
         <v>8</v>
       </c>
-      <c r="B23" s="3"/>
-[...23 lines deleted...]
-      <c r="Z23" s="7"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="O23" s="2"/>
+      <c r="P23" s="2"/>
+      <c r="Q23" s="2"/>
+      <c r="R23" s="2"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="2"/>
+      <c r="W23" s="2"/>
+      <c r="X23" s="2"/>
+      <c r="Y23" s="2"/>
+      <c r="Z23" s="5"/>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A24" s="5">
+      <c r="A24" s="4">
         <v>9</v>
       </c>
-      <c r="B24" s="3"/>
-[...23 lines deleted...]
-      <c r="Z24" s="7"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="2"/>
+      <c r="R24" s="2"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="2"/>
+      <c r="W24" s="2"/>
+      <c r="X24" s="2"/>
+      <c r="Y24" s="2"/>
+      <c r="Z24" s="5"/>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A25" s="5">
+      <c r="A25" s="4">
         <v>10</v>
       </c>
-      <c r="B25" s="3"/>
-[...23 lines deleted...]
-      <c r="Z25" s="7"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="2"/>
+      <c r="R25" s="2"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="2"/>
+      <c r="W25" s="2"/>
+      <c r="X25" s="2"/>
+      <c r="Y25" s="2"/>
+      <c r="Z25" s="5"/>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A26" s="5">
+      <c r="A26" s="4">
         <v>11</v>
       </c>
-      <c r="B26" s="3"/>
-[...23 lines deleted...]
-      <c r="Z26" s="7"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="2"/>
+      <c r="R26" s="2"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="2"/>
+      <c r="W26" s="2"/>
+      <c r="X26" s="2"/>
+      <c r="Y26" s="2"/>
+      <c r="Z26" s="5"/>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A27" s="5">
+      <c r="A27" s="4">
         <v>12</v>
       </c>
-      <c r="B27" s="3"/>
-[...23 lines deleted...]
-      <c r="Z27" s="7"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="2"/>
+      <c r="P27" s="2"/>
+      <c r="Q27" s="2"/>
+      <c r="R27" s="2"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="2"/>
+      <c r="W27" s="2"/>
+      <c r="X27" s="2"/>
+      <c r="Y27" s="2"/>
+      <c r="Z27" s="5"/>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A28" s="5">
+      <c r="A28" s="4">
         <v>13</v>
       </c>
-      <c r="B28" s="3"/>
-[...23 lines deleted...]
-      <c r="Z28" s="7"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="O28" s="2"/>
+      <c r="P28" s="2"/>
+      <c r="Q28" s="2"/>
+      <c r="R28" s="2"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="2"/>
+      <c r="W28" s="2"/>
+      <c r="X28" s="2"/>
+      <c r="Y28" s="2"/>
+      <c r="Z28" s="5"/>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A29" s="5">
+      <c r="A29" s="4">
         <v>14</v>
       </c>
-      <c r="B29" s="3"/>
-[...23 lines deleted...]
-      <c r="Z29" s="7"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+      <c r="R29" s="2"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="2"/>
+      <c r="W29" s="2"/>
+      <c r="X29" s="2"/>
+      <c r="Y29" s="2"/>
+      <c r="Z29" s="5"/>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A30" s="5">
+      <c r="A30" s="4">
         <v>15</v>
       </c>
-      <c r="B30" s="3"/>
-[...23 lines deleted...]
-      <c r="Z30" s="7"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="2"/>
+      <c r="W30" s="2"/>
+      <c r="X30" s="2"/>
+      <c r="Y30" s="2"/>
+      <c r="Z30" s="5"/>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A31" s="5">
+      <c r="A31" s="4">
         <v>16</v>
       </c>
-      <c r="B31" s="3"/>
-[...23 lines deleted...]
-      <c r="Z31" s="7"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="2"/>
+      <c r="P31" s="2"/>
+      <c r="Q31" s="2"/>
+      <c r="R31" s="2"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="2"/>
+      <c r="W31" s="2"/>
+      <c r="X31" s="2"/>
+      <c r="Y31" s="2"/>
+      <c r="Z31" s="5"/>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A32" s="5">
+      <c r="A32" s="4">
         <v>17</v>
       </c>
-      <c r="B32" s="3"/>
-[...23 lines deleted...]
-      <c r="Z32" s="3"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2"/>
+      <c r="O32" s="2"/>
+      <c r="P32" s="2"/>
+      <c r="Q32" s="2"/>
+      <c r="R32" s="2"/>
+      <c r="S32" s="2"/>
+      <c r="T32" s="2"/>
+      <c r="U32" s="2"/>
+      <c r="V32" s="2"/>
+      <c r="W32" s="2"/>
+      <c r="X32" s="2"/>
+      <c r="Y32" s="2"/>
+      <c r="Z32" s="2"/>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A33" s="5">
+      <c r="A33" s="4">
         <v>18</v>
       </c>
-      <c r="B33" s="3"/>
-[...23 lines deleted...]
-      <c r="Z33" s="3"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="2"/>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2"/>
+      <c r="O33" s="2"/>
+      <c r="P33" s="2"/>
+      <c r="Q33" s="2"/>
+      <c r="R33" s="2"/>
+      <c r="S33" s="2"/>
+      <c r="T33" s="2"/>
+      <c r="U33" s="2"/>
+      <c r="V33" s="2"/>
+      <c r="W33" s="2"/>
+      <c r="X33" s="2"/>
+      <c r="Y33" s="2"/>
+      <c r="Z33" s="2"/>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A34" s="5">
+      <c r="A34" s="4">
         <v>19</v>
       </c>
-      <c r="B34" s="3"/>
-[...23 lines deleted...]
-      <c r="Z34" s="3"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="O34" s="2"/>
+      <c r="P34" s="2"/>
+      <c r="Q34" s="2"/>
+      <c r="R34" s="2"/>
+      <c r="S34" s="2"/>
+      <c r="T34" s="2"/>
+      <c r="U34" s="2"/>
+      <c r="V34" s="2"/>
+      <c r="W34" s="2"/>
+      <c r="X34" s="2"/>
+      <c r="Y34" s="2"/>
+      <c r="Z34" s="2"/>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A35" s="5">
+      <c r="A35" s="4">
         <v>20</v>
       </c>
-      <c r="B35" s="3"/>
-[...23 lines deleted...]
-      <c r="Z35" s="3"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="4"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="2"/>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2"/>
+      <c r="O35" s="2"/>
+      <c r="P35" s="2"/>
+      <c r="Q35" s="2"/>
+      <c r="R35" s="2"/>
+      <c r="S35" s="2"/>
+      <c r="T35" s="2"/>
+      <c r="U35" s="2"/>
+      <c r="V35" s="2"/>
+      <c r="W35" s="2"/>
+      <c r="X35" s="2"/>
+      <c r="Y35" s="2"/>
+      <c r="Z35" s="2"/>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A36" s="5">
+      <c r="A36" s="4">
         <v>21</v>
       </c>
-      <c r="B36" s="3"/>
-[...23 lines deleted...]
-      <c r="Z36" s="3"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="4"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2"/>
+      <c r="O36" s="2"/>
+      <c r="P36" s="2"/>
+      <c r="Q36" s="2"/>
+      <c r="R36" s="2"/>
+      <c r="S36" s="2"/>
+      <c r="T36" s="2"/>
+      <c r="U36" s="2"/>
+      <c r="V36" s="2"/>
+      <c r="W36" s="2"/>
+      <c r="X36" s="2"/>
+      <c r="Y36" s="2"/>
+      <c r="Z36" s="2"/>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A37" s="5">
+      <c r="A37" s="4">
         <v>22</v>
       </c>
-      <c r="B37" s="3"/>
-[...23 lines deleted...]
-      <c r="Z37" s="3"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="4"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2"/>
+      <c r="O37" s="2"/>
+      <c r="P37" s="2"/>
+      <c r="Q37" s="2"/>
+      <c r="R37" s="2"/>
+      <c r="S37" s="2"/>
+      <c r="T37" s="2"/>
+      <c r="U37" s="2"/>
+      <c r="V37" s="2"/>
+      <c r="W37" s="2"/>
+      <c r="X37" s="2"/>
+      <c r="Y37" s="2"/>
+      <c r="Z37" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="A14:Z15">
+  <autoFilter ref="A14:Z15" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <filterColumn colId="3" showButton="0"/>
     <filterColumn colId="4" showButton="0"/>
     <filterColumn colId="5" showButton="0"/>
     <filterColumn colId="6" showButton="0"/>
     <filterColumn colId="14" showButton="0"/>
     <filterColumn colId="16" showButton="0"/>
     <filterColumn colId="21" showButton="0"/>
     <filterColumn colId="23" showButton="0"/>
   </autoFilter>
   <mergeCells count="20">
-    <mergeCell ref="M14:M15"/>
-[...6 lines deleted...]
-    <mergeCell ref="U14:U15"/>
     <mergeCell ref="A11:Z11"/>
     <mergeCell ref="A12:Z12"/>
     <mergeCell ref="Z14:Z15"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="L14:L15"/>
     <mergeCell ref="N14:N15"/>
     <mergeCell ref="O14:P14"/>
     <mergeCell ref="Q14:R14"/>
     <mergeCell ref="V14:W14"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="T14:T15"/>
+    <mergeCell ref="D14:H14"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="S14:S15"/>
+    <mergeCell ref="U14:U15"/>
   </mergeCells>
   <pageMargins left="0.517578125" right="0.23622047244094491" top="0.205078125" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="5" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;"+,Normal"&amp;9VIGENTE A PARTIR DE: JUNIO 2023&amp;C&amp;"+,Normal"&amp;9&amp;P&amp;R&amp;"+,Normal"&amp;9SB_R_RIC_8.5.2_2023_03</oddFooter>
+    <oddFooter>&amp;L&amp;"+,Normal"&amp;9VIGENTE A PARTIR DE: SEPTIEMBRE 2026&amp;C&amp;"+,Normal"&amp;9&amp;P&amp;R&amp;"+,Normal"&amp;9SB_R_RIC_8.5.2_2026_04</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C2B72C8-ED0E-4E2F-BAC6-D02E5ADC6600}">
+  <dimension ref="A12:AK50"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+    <sheetView topLeftCell="A10" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="AF12" sqref="AF12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="4" max="4" width="8" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" customWidth="1"/>
+    <col min="7" max="8" width="5.7109375" customWidth="1"/>
+    <col min="9" max="9" width="36.5703125" customWidth="1"/>
+    <col min="10" max="10" width="30.85546875" customWidth="1"/>
+    <col min="11" max="11" width="7.42578125" customWidth="1"/>
+    <col min="12" max="12" width="5.85546875" customWidth="1"/>
+    <col min="13" max="13" width="5.140625" customWidth="1"/>
+    <col min="14" max="14" width="6.7109375" customWidth="1"/>
+    <col min="15" max="15" width="11.42578125" customWidth="1"/>
+    <col min="16" max="16" width="12.5703125" customWidth="1"/>
+    <col min="17" max="17" width="13.85546875" customWidth="1"/>
+    <col min="18" max="18" width="12.42578125" customWidth="1"/>
+    <col min="19" max="19" width="6.7109375" customWidth="1"/>
+    <col min="20" max="20" width="11.42578125" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="7.7109375" customWidth="1"/>
+    <col min="22" max="22" width="7.28515625" customWidth="1"/>
+    <col min="23" max="23" width="6" customWidth="1"/>
+    <col min="24" max="25" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="7.5703125" customWidth="1"/>
+    <col min="27" max="28" width="11.42578125" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="16.42578125" customWidth="1"/>
+    <col min="30" max="30" width="3.85546875" customWidth="1"/>
+    <col min="31" max="31" width="5.85546875" customWidth="1"/>
+    <col min="32" max="32" width="9.42578125" customWidth="1"/>
+    <col min="33" max="33" width="2.28515625" customWidth="1"/>
+    <col min="34" max="34" width="2.85546875" customWidth="1"/>
+    <col min="35" max="35" width="9" customWidth="1"/>
+    <col min="36" max="36" width="3.85546875" customWidth="1"/>
+    <col min="37" max="37" width="5.85546875" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="G1" s="37" t="s">
+    <row r="12" spans="1:37" ht="143.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="28"/>
+      <c r="M12" s="28"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="28"/>
+      <c r="P12" s="28"/>
+      <c r="Q12" s="28"/>
+      <c r="R12" s="28"/>
+      <c r="S12" s="28"/>
+      <c r="T12" s="28"/>
+      <c r="U12" s="28"/>
+      <c r="V12" s="28"/>
+      <c r="W12" s="28"/>
+      <c r="X12" s="28"/>
+      <c r="Y12" s="28"/>
+      <c r="Z12" s="28"/>
+      <c r="AA12" s="28"/>
+      <c r="AB12" s="28"/>
+      <c r="AC12" s="28"/>
+      <c r="AD12" s="28"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="11"/>
+      <c r="AG12" s="11"/>
+      <c r="AH12" s="11"/>
+      <c r="AI12" s="11"/>
+      <c r="AJ12" s="11"/>
+      <c r="AK12" s="11"/>
+    </row>
+    <row r="13" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J13" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="K13" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="L13" s="25"/>
+      <c r="M13" s="25"/>
+      <c r="N13" s="25"/>
+      <c r="O13" s="25"/>
+      <c r="P13" s="25"/>
+      <c r="Q13" s="25"/>
+      <c r="R13" s="25"/>
+      <c r="S13" s="25"/>
+      <c r="T13" s="25"/>
+      <c r="U13" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="V13" s="26"/>
+      <c r="W13" s="26"/>
+      <c r="X13" s="26"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD13" s="32"/>
+      <c r="AE13" s="32"/>
+    </row>
+    <row r="14" spans="1:37" ht="146.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="H1" s="37"/>
-[...8 lines deleted...]
-      <c r="A2" s="38" t="s">
+      <c r="E14" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="G14" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="39"/>
-[...68 lines deleted...]
-      <c r="A6" s="44" t="s">
+      <c r="I14" s="14"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="L14" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="44"/>
-      <c r="C6" s="38" t="s">
+      <c r="M14" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="N14" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" s="31"/>
+      <c r="P14" s="31"/>
+      <c r="Q14" s="31"/>
+      <c r="R14" s="31"/>
+      <c r="S14" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="T14" s="24"/>
+      <c r="U14" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="V14" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="W14" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="X14" s="23"/>
+      <c r="Y14" s="23"/>
+      <c r="Z14" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA14" s="23"/>
+      <c r="AB14" s="23"/>
+      <c r="AC14" s="32"/>
+      <c r="AD14" s="32"/>
+      <c r="AE14" s="32"/>
+    </row>
+    <row r="15" spans="1:37" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="32"/>
+      <c r="B15" s="33"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="31"/>
+      <c r="N15" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="O15" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="D6" s="39"/>
-[...95 lines deleted...]
-      <c r="N11" s="12"/>
+      <c r="P15" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q15" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="R15" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="S15" s="24"/>
+      <c r="T15" s="24"/>
+      <c r="U15" s="23"/>
+      <c r="V15" s="23"/>
+      <c r="W15" s="23"/>
+      <c r="X15" s="23"/>
+      <c r="Y15" s="23"/>
+      <c r="Z15" s="23"/>
+      <c r="AA15" s="23"/>
+      <c r="AB15" s="23"/>
+      <c r="AC15" s="32"/>
+      <c r="AD15" s="32"/>
+      <c r="AE15" s="32"/>
+    </row>
+    <row r="16" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A16" s="4"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+      <c r="R16" s="2"/>
+      <c r="S16" s="2"/>
+      <c r="T16" s="2"/>
+      <c r="U16" s="2"/>
+      <c r="V16" s="2"/>
+      <c r="W16" s="2"/>
+      <c r="X16" s="2"/>
+      <c r="Y16" s="2"/>
+      <c r="Z16" s="2"/>
+      <c r="AA16" s="2"/>
+      <c r="AB16" s="2"/>
+      <c r="AC16" s="5"/>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="5"/>
+    </row>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="S17" s="2"/>
+      <c r="T17" s="2"/>
+      <c r="U17" s="2"/>
+      <c r="V17" s="2"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="2"/>
+      <c r="Y17" s="2"/>
+      <c r="Z17" s="2"/>
+      <c r="AA17" s="2"/>
+      <c r="AB17" s="2"/>
+      <c r="AC17" s="2"/>
+      <c r="AD17" s="2"/>
+      <c r="AE17" s="2"/>
+    </row>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A18" s="2"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
+      <c r="R18" s="2"/>
+      <c r="S18" s="2"/>
+      <c r="T18" s="2"/>
+      <c r="U18" s="2"/>
+      <c r="V18" s="2"/>
+      <c r="W18" s="2"/>
+      <c r="X18" s="2"/>
+      <c r="Y18" s="2"/>
+      <c r="Z18" s="2"/>
+      <c r="AA18" s="2"/>
+      <c r="AB18" s="2"/>
+      <c r="AC18" s="2"/>
+      <c r="AD18" s="2"/>
+      <c r="AE18" s="2"/>
+    </row>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A19" s="2"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+      <c r="P19" s="2"/>
+      <c r="Q19" s="2"/>
+      <c r="R19" s="2"/>
+      <c r="S19" s="2"/>
+      <c r="T19" s="2"/>
+      <c r="U19" s="2"/>
+      <c r="V19" s="2"/>
+      <c r="W19" s="2"/>
+      <c r="X19" s="2"/>
+      <c r="Y19" s="2"/>
+      <c r="Z19" s="2"/>
+      <c r="AA19" s="2"/>
+      <c r="AB19" s="2"/>
+      <c r="AC19" s="2"/>
+      <c r="AD19" s="2"/>
+      <c r="AE19" s="2"/>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+      <c r="P20" s="2"/>
+      <c r="Q20" s="2"/>
+      <c r="R20" s="2"/>
+      <c r="S20" s="2"/>
+      <c r="T20" s="2"/>
+      <c r="U20" s="2"/>
+      <c r="V20" s="2"/>
+      <c r="W20" s="2"/>
+      <c r="X20" s="2"/>
+      <c r="Y20" s="2"/>
+      <c r="Z20" s="2"/>
+      <c r="AA20" s="2"/>
+      <c r="AB20" s="2"/>
+      <c r="AC20" s="2"/>
+      <c r="AD20" s="2"/>
+      <c r="AE20" s="2"/>
+    </row>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="Q21" s="2"/>
+      <c r="R21" s="2"/>
+      <c r="S21" s="2"/>
+      <c r="T21" s="2"/>
+      <c r="U21" s="2"/>
+      <c r="V21" s="2"/>
+      <c r="W21" s="2"/>
+      <c r="X21" s="2"/>
+      <c r="Y21" s="2"/>
+      <c r="Z21" s="2"/>
+      <c r="AA21" s="2"/>
+      <c r="AB21" s="2"/>
+      <c r="AC21" s="2"/>
+      <c r="AD21" s="2"/>
+      <c r="AE21" s="2"/>
+    </row>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+      <c r="P22" s="2"/>
+      <c r="Q22" s="2"/>
+      <c r="R22" s="2"/>
+      <c r="S22" s="2"/>
+      <c r="T22" s="2"/>
+      <c r="U22" s="2"/>
+      <c r="V22" s="2"/>
+      <c r="W22" s="2"/>
+      <c r="X22" s="2"/>
+      <c r="Y22" s="2"/>
+      <c r="Z22" s="2"/>
+      <c r="AA22" s="2"/>
+      <c r="AB22" s="2"/>
+      <c r="AC22" s="2"/>
+      <c r="AD22" s="2"/>
+      <c r="AE22" s="2"/>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="O23" s="2"/>
+      <c r="P23" s="2"/>
+      <c r="Q23" s="2"/>
+      <c r="R23" s="2"/>
+      <c r="S23" s="2"/>
+      <c r="T23" s="2"/>
+      <c r="U23" s="2"/>
+      <c r="V23" s="2"/>
+      <c r="W23" s="2"/>
+      <c r="X23" s="2"/>
+      <c r="Y23" s="2"/>
+      <c r="Z23" s="2"/>
+      <c r="AA23" s="2"/>
+      <c r="AB23" s="2"/>
+      <c r="AC23" s="2"/>
+      <c r="AD23" s="2"/>
+      <c r="AE23" s="2"/>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="2"/>
+      <c r="R24" s="2"/>
+      <c r="S24" s="2"/>
+      <c r="T24" s="2"/>
+      <c r="U24" s="2"/>
+      <c r="V24" s="2"/>
+      <c r="W24" s="2"/>
+      <c r="X24" s="2"/>
+      <c r="Y24" s="2"/>
+      <c r="Z24" s="2"/>
+      <c r="AA24" s="2"/>
+      <c r="AB24" s="2"/>
+      <c r="AC24" s="2"/>
+      <c r="AD24" s="2"/>
+      <c r="AE24" s="2"/>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="2"/>
+      <c r="R25" s="2"/>
+      <c r="S25" s="2"/>
+      <c r="T25" s="2"/>
+      <c r="U25" s="2"/>
+      <c r="V25" s="2"/>
+      <c r="W25" s="2"/>
+      <c r="X25" s="2"/>
+      <c r="Y25" s="2"/>
+      <c r="Z25" s="2"/>
+      <c r="AA25" s="2"/>
+      <c r="AB25" s="2"/>
+      <c r="AC25" s="2"/>
+      <c r="AD25" s="2"/>
+      <c r="AE25" s="2"/>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="2"/>
+      <c r="R26" s="2"/>
+      <c r="S26" s="2"/>
+      <c r="T26" s="2"/>
+      <c r="U26" s="2"/>
+      <c r="V26" s="2"/>
+      <c r="W26" s="2"/>
+      <c r="X26" s="2"/>
+      <c r="Y26" s="2"/>
+      <c r="Z26" s="2"/>
+      <c r="AA26" s="2"/>
+      <c r="AB26" s="2"/>
+      <c r="AC26" s="2"/>
+      <c r="AD26" s="2"/>
+      <c r="AE26" s="2"/>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="2"/>
+      <c r="P27" s="2"/>
+      <c r="Q27" s="2"/>
+      <c r="R27" s="2"/>
+      <c r="S27" s="2"/>
+      <c r="T27" s="2"/>
+      <c r="U27" s="2"/>
+      <c r="V27" s="2"/>
+      <c r="W27" s="2"/>
+      <c r="X27" s="2"/>
+      <c r="Y27" s="2"/>
+      <c r="Z27" s="2"/>
+      <c r="AA27" s="2"/>
+      <c r="AB27" s="2"/>
+      <c r="AC27" s="2"/>
+      <c r="AD27" s="2"/>
+      <c r="AE27" s="2"/>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="O28" s="2"/>
+      <c r="P28" s="2"/>
+      <c r="Q28" s="2"/>
+      <c r="R28" s="2"/>
+      <c r="S28" s="2"/>
+      <c r="T28" s="2"/>
+      <c r="U28" s="2"/>
+      <c r="V28" s="2"/>
+      <c r="W28" s="2"/>
+      <c r="X28" s="2"/>
+      <c r="Y28" s="2"/>
+      <c r="Z28" s="2"/>
+      <c r="AA28" s="2"/>
+      <c r="AB28" s="2"/>
+      <c r="AC28" s="2"/>
+      <c r="AD28" s="2"/>
+      <c r="AE28" s="2"/>
+    </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+      <c r="R29" s="2"/>
+      <c r="S29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="U29" s="2"/>
+      <c r="V29" s="2"/>
+      <c r="W29" s="2"/>
+      <c r="X29" s="2"/>
+      <c r="Y29" s="2"/>
+      <c r="Z29" s="2"/>
+      <c r="AA29" s="2"/>
+      <c r="AB29" s="2"/>
+      <c r="AC29" s="2"/>
+      <c r="AD29" s="2"/>
+      <c r="AE29" s="2"/>
+    </row>
+    <row r="30" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="2"/>
+      <c r="U30" s="2"/>
+      <c r="V30" s="2"/>
+      <c r="W30" s="2"/>
+      <c r="X30" s="2"/>
+      <c r="Y30" s="2"/>
+      <c r="Z30" s="2"/>
+      <c r="AA30" s="2"/>
+      <c r="AB30" s="2"/>
+      <c r="AC30" s="2"/>
+      <c r="AD30" s="2"/>
+      <c r="AE30" s="2"/>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="2"/>
+      <c r="P31" s="2"/>
+      <c r="Q31" s="2"/>
+      <c r="R31" s="2"/>
+      <c r="S31" s="2"/>
+      <c r="T31" s="2"/>
+      <c r="U31" s="2"/>
+      <c r="V31" s="2"/>
+      <c r="W31" s="2"/>
+      <c r="X31" s="2"/>
+      <c r="Y31" s="2"/>
+      <c r="Z31" s="2"/>
+      <c r="AA31" s="2"/>
+      <c r="AB31" s="2"/>
+      <c r="AC31" s="2"/>
+      <c r="AD31" s="2"/>
+      <c r="AE31" s="2"/>
+    </row>
+    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2"/>
+      <c r="O32" s="2"/>
+      <c r="P32" s="2"/>
+      <c r="Q32" s="2"/>
+      <c r="R32" s="2"/>
+      <c r="S32" s="2"/>
+      <c r="T32" s="2"/>
+      <c r="U32" s="2"/>
+      <c r="V32" s="2"/>
+      <c r="W32" s="2"/>
+      <c r="X32" s="2"/>
+      <c r="Y32" s="2"/>
+      <c r="Z32" s="2"/>
+      <c r="AA32" s="2"/>
+      <c r="AB32" s="2"/>
+      <c r="AC32" s="2"/>
+      <c r="AD32" s="2"/>
+      <c r="AE32" s="2"/>
+    </row>
+    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="2"/>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2"/>
+      <c r="O33" s="2"/>
+      <c r="P33" s="2"/>
+      <c r="Q33" s="2"/>
+      <c r="R33" s="2"/>
+      <c r="S33" s="2"/>
+      <c r="T33" s="2"/>
+      <c r="U33" s="2"/>
+      <c r="V33" s="2"/>
+      <c r="W33" s="2"/>
+      <c r="X33" s="2"/>
+      <c r="Y33" s="2"/>
+      <c r="Z33" s="2"/>
+      <c r="AA33" s="2"/>
+      <c r="AB33" s="2"/>
+      <c r="AC33" s="2"/>
+      <c r="AD33" s="2"/>
+      <c r="AE33" s="2"/>
+    </row>
+    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="O34" s="2"/>
+      <c r="P34" s="2"/>
+      <c r="Q34" s="2"/>
+      <c r="R34" s="2"/>
+      <c r="S34" s="2"/>
+      <c r="T34" s="2"/>
+      <c r="U34" s="2"/>
+      <c r="V34" s="2"/>
+      <c r="W34" s="2"/>
+      <c r="X34" s="2"/>
+      <c r="Y34" s="2"/>
+      <c r="Z34" s="2"/>
+      <c r="AA34" s="2"/>
+      <c r="AB34" s="2"/>
+      <c r="AC34" s="2"/>
+      <c r="AD34" s="2"/>
+      <c r="AE34" s="2"/>
+    </row>
+    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="2"/>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2"/>
+      <c r="O35" s="2"/>
+      <c r="P35" s="2"/>
+      <c r="Q35" s="2"/>
+      <c r="R35" s="2"/>
+      <c r="S35" s="2"/>
+      <c r="T35" s="2"/>
+      <c r="U35" s="2"/>
+      <c r="V35" s="2"/>
+      <c r="W35" s="2"/>
+      <c r="X35" s="2"/>
+      <c r="Y35" s="2"/>
+      <c r="Z35" s="2"/>
+      <c r="AA35" s="2"/>
+      <c r="AB35" s="2"/>
+      <c r="AC35" s="2"/>
+      <c r="AD35" s="2"/>
+      <c r="AE35" s="2"/>
+    </row>
+    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2"/>
+      <c r="O36" s="2"/>
+      <c r="P36" s="2"/>
+      <c r="Q36" s="2"/>
+      <c r="R36" s="2"/>
+      <c r="S36" s="2"/>
+      <c r="T36" s="2"/>
+      <c r="U36" s="2"/>
+      <c r="V36" s="2"/>
+      <c r="W36" s="2"/>
+      <c r="X36" s="2"/>
+      <c r="Y36" s="2"/>
+      <c r="Z36" s="2"/>
+      <c r="AA36" s="2"/>
+      <c r="AB36" s="2"/>
+      <c r="AC36" s="2"/>
+      <c r="AD36" s="2"/>
+      <c r="AE36" s="2"/>
+    </row>
+    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2"/>
+      <c r="O37" s="2"/>
+      <c r="P37" s="2"/>
+      <c r="Q37" s="2"/>
+      <c r="R37" s="2"/>
+      <c r="S37" s="2"/>
+      <c r="T37" s="2"/>
+      <c r="U37" s="2"/>
+      <c r="V37" s="2"/>
+      <c r="W37" s="2"/>
+      <c r="X37" s="2"/>
+      <c r="Y37" s="2"/>
+      <c r="Z37" s="2"/>
+      <c r="AA37" s="2"/>
+      <c r="AB37" s="2"/>
+      <c r="AC37" s="2"/>
+      <c r="AD37" s="2"/>
+      <c r="AE37" s="2"/>
+    </row>
+    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="O38" s="2"/>
+      <c r="P38" s="2"/>
+      <c r="Q38" s="2"/>
+      <c r="R38" s="2"/>
+      <c r="S38" s="2"/>
+      <c r="T38" s="2"/>
+      <c r="U38" s="2"/>
+      <c r="V38" s="2"/>
+      <c r="W38" s="2"/>
+      <c r="X38" s="2"/>
+      <c r="Y38" s="2"/>
+      <c r="Z38" s="2"/>
+      <c r="AA38" s="2"/>
+      <c r="AB38" s="2"/>
+      <c r="AC38" s="2"/>
+      <c r="AD38" s="2"/>
+      <c r="AE38" s="2"/>
+    </row>
+    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="2"/>
+      <c r="P39" s="2"/>
+      <c r="Q39" s="2"/>
+      <c r="R39" s="2"/>
+      <c r="S39" s="2"/>
+      <c r="T39" s="2"/>
+      <c r="U39" s="2"/>
+      <c r="V39" s="2"/>
+      <c r="W39" s="2"/>
+      <c r="X39" s="2"/>
+      <c r="Y39" s="2"/>
+      <c r="Z39" s="2"/>
+      <c r="AA39" s="2"/>
+      <c r="AB39" s="2"/>
+      <c r="AC39" s="2"/>
+      <c r="AD39" s="2"/>
+      <c r="AE39" s="2"/>
+    </row>
+    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="O40" s="2"/>
+      <c r="P40" s="2"/>
+      <c r="Q40" s="2"/>
+      <c r="R40" s="2"/>
+      <c r="S40" s="2"/>
+      <c r="T40" s="2"/>
+      <c r="U40" s="2"/>
+      <c r="V40" s="2"/>
+      <c r="W40" s="2"/>
+      <c r="X40" s="2"/>
+      <c r="Y40" s="2"/>
+      <c r="Z40" s="2"/>
+      <c r="AA40" s="2"/>
+      <c r="AB40" s="2"/>
+      <c r="AC40" s="2"/>
+      <c r="AD40" s="2"/>
+      <c r="AE40" s="2"/>
+    </row>
+    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="2"/>
+      <c r="P41" s="2"/>
+      <c r="Q41" s="2"/>
+      <c r="R41" s="2"/>
+      <c r="S41" s="2"/>
+      <c r="T41" s="2"/>
+      <c r="U41" s="2"/>
+      <c r="V41" s="2"/>
+      <c r="W41" s="2"/>
+      <c r="X41" s="2"/>
+      <c r="Y41" s="2"/>
+      <c r="Z41" s="2"/>
+      <c r="AA41" s="2"/>
+      <c r="AB41" s="2"/>
+      <c r="AC41" s="2"/>
+      <c r="AD41" s="2"/>
+      <c r="AE41" s="2"/>
+    </row>
+    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+      <c r="L42" s="2"/>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2"/>
+      <c r="O42" s="2"/>
+      <c r="P42" s="2"/>
+      <c r="Q42" s="2"/>
+      <c r="R42" s="2"/>
+      <c r="S42" s="2"/>
+      <c r="T42" s="2"/>
+      <c r="U42" s="2"/>
+      <c r="V42" s="2"/>
+      <c r="W42" s="2"/>
+      <c r="X42" s="2"/>
+      <c r="Y42" s="2"/>
+      <c r="Z42" s="2"/>
+      <c r="AA42" s="2"/>
+      <c r="AB42" s="2"/>
+      <c r="AC42" s="2"/>
+      <c r="AD42" s="2"/>
+      <c r="AE42" s="2"/>
+    </row>
+    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A43" s="2"/>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="O43" s="2"/>
+      <c r="P43" s="2"/>
+      <c r="Q43" s="2"/>
+      <c r="R43" s="2"/>
+      <c r="S43" s="2"/>
+      <c r="T43" s="2"/>
+      <c r="U43" s="2"/>
+      <c r="V43" s="2"/>
+      <c r="W43" s="2"/>
+      <c r="X43" s="2"/>
+      <c r="Y43" s="2"/>
+      <c r="Z43" s="2"/>
+      <c r="AA43" s="2"/>
+      <c r="AB43" s="2"/>
+      <c r="AC43" s="2"/>
+      <c r="AD43" s="2"/>
+      <c r="AE43" s="2"/>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A44" s="2"/>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2"/>
+      <c r="O44" s="2"/>
+      <c r="P44" s="2"/>
+      <c r="Q44" s="2"/>
+      <c r="R44" s="2"/>
+      <c r="S44" s="2"/>
+      <c r="T44" s="2"/>
+      <c r="U44" s="2"/>
+      <c r="V44" s="2"/>
+      <c r="W44" s="2"/>
+      <c r="X44" s="2"/>
+      <c r="Y44" s="2"/>
+      <c r="Z44" s="2"/>
+      <c r="AA44" s="2"/>
+      <c r="AB44" s="2"/>
+      <c r="AC44" s="2"/>
+      <c r="AD44" s="2"/>
+      <c r="AE44" s="2"/>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A45" s="2"/>
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2"/>
+      <c r="O45" s="2"/>
+      <c r="P45" s="2"/>
+      <c r="Q45" s="2"/>
+      <c r="R45" s="2"/>
+      <c r="S45" s="2"/>
+      <c r="T45" s="2"/>
+      <c r="U45" s="2"/>
+      <c r="V45" s="2"/>
+      <c r="W45" s="2"/>
+      <c r="X45" s="2"/>
+      <c r="Y45" s="2"/>
+      <c r="Z45" s="2"/>
+      <c r="AA45" s="2"/>
+      <c r="AB45" s="2"/>
+      <c r="AC45" s="2"/>
+      <c r="AD45" s="2"/>
+      <c r="AE45" s="2"/>
+    </row>
+    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A46" s="2"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2"/>
+      <c r="O46" s="2"/>
+      <c r="P46" s="2"/>
+      <c r="Q46" s="2"/>
+      <c r="R46" s="2"/>
+      <c r="S46" s="2"/>
+      <c r="T46" s="2"/>
+      <c r="U46" s="2"/>
+      <c r="V46" s="2"/>
+      <c r="W46" s="2"/>
+      <c r="X46" s="2"/>
+      <c r="Y46" s="2"/>
+      <c r="Z46" s="2"/>
+      <c r="AA46" s="2"/>
+      <c r="AB46" s="2"/>
+      <c r="AC46" s="2"/>
+      <c r="AD46" s="2"/>
+      <c r="AE46" s="2"/>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="O47" s="2"/>
+      <c r="P47" s="2"/>
+      <c r="Q47" s="2"/>
+      <c r="R47" s="2"/>
+      <c r="S47" s="2"/>
+      <c r="T47" s="2"/>
+      <c r="U47" s="2"/>
+      <c r="V47" s="2"/>
+      <c r="W47" s="2"/>
+      <c r="X47" s="2"/>
+      <c r="Y47" s="2"/>
+      <c r="Z47" s="2"/>
+      <c r="AA47" s="2"/>
+      <c r="AB47" s="2"/>
+      <c r="AC47" s="2"/>
+      <c r="AD47" s="2"/>
+      <c r="AE47" s="2"/>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A48" s="2"/>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2"/>
+      <c r="O48" s="2"/>
+      <c r="P48" s="2"/>
+      <c r="Q48" s="2"/>
+      <c r="R48" s="2"/>
+      <c r="S48" s="2"/>
+      <c r="T48" s="2"/>
+      <c r="U48" s="2"/>
+      <c r="V48" s="2"/>
+      <c r="W48" s="2"/>
+      <c r="X48" s="2"/>
+      <c r="Y48" s="2"/>
+      <c r="Z48" s="2"/>
+      <c r="AA48" s="2"/>
+      <c r="AB48" s="2"/>
+      <c r="AC48" s="2"/>
+      <c r="AD48" s="2"/>
+      <c r="AE48" s="2"/>
+    </row>
+    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A49" s="2"/>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2"/>
+      <c r="O49" s="2"/>
+      <c r="P49" s="2"/>
+      <c r="Q49" s="2"/>
+      <c r="R49" s="2"/>
+      <c r="S49" s="2"/>
+      <c r="T49" s="2"/>
+      <c r="U49" s="2"/>
+      <c r="V49" s="2"/>
+      <c r="W49" s="2"/>
+      <c r="X49" s="2"/>
+      <c r="Y49" s="2"/>
+      <c r="Z49" s="2"/>
+      <c r="AA49" s="2"/>
+      <c r="AB49" s="2"/>
+      <c r="AC49" s="2"/>
+      <c r="AD49" s="2"/>
+      <c r="AE49" s="2"/>
+    </row>
+    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A50" s="2"/>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2"/>
+      <c r="O50" s="2"/>
+      <c r="P50" s="2"/>
+      <c r="Q50" s="2"/>
+      <c r="R50" s="2"/>
+      <c r="S50" s="2"/>
+      <c r="T50" s="2"/>
+      <c r="U50" s="2"/>
+      <c r="V50" s="2"/>
+      <c r="W50" s="2"/>
+      <c r="X50" s="2"/>
+      <c r="Y50" s="2"/>
+      <c r="Z50" s="2"/>
+      <c r="AA50" s="2"/>
+      <c r="AB50" s="2"/>
+      <c r="AC50" s="2"/>
+      <c r="AD50" s="2"/>
+      <c r="AE50" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...22 lines deleted...]
-    <mergeCell ref="C6:D7"/>
+  <mergeCells count="24">
+    <mergeCell ref="A12:AE12"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="N14:R14"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="AC13:AE15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="I13:I15"/>
+    <mergeCell ref="J13:J15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="D13:H13"/>
+    <mergeCell ref="Z14:AB15"/>
+    <mergeCell ref="S14:T15"/>
+    <mergeCell ref="U14:U15"/>
+    <mergeCell ref="V14:V15"/>
+    <mergeCell ref="W14:Y15"/>
+    <mergeCell ref="K13:T13"/>
+    <mergeCell ref="U13:AB13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="5" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Frente</vt:lpstr>
-      <vt:lpstr>Atrás</vt:lpstr>
+      <vt:lpstr>Colecciones</vt:lpstr>
+      <vt:lpstr>Publicaciones Periódicas</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>americag</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>