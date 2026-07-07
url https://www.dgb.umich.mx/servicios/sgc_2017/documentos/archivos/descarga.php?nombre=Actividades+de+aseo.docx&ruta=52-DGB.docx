--- v0 (2025-10-26)
+++ v1 (2026-07-07)
@@ -1,60 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00272699" w:rsidRDefault="00103785">
+    <w:p w14:paraId="486B8229" w14:textId="77777777" w:rsidR="00272699" w:rsidRDefault="00103785">
       <w:r w:rsidRPr="001156BC">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F62D124" wp14:editId="6CFE356E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-629158</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5205984" cy="1022985"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Imagen 2" descr="Imagen relacionada"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -351,161 +355,161 @@
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4551045" cy="719328"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00166384" w:rsidRDefault="00166384" w:rsidP="00055574">
+                          <w:p w14:paraId="044D2F59" w14:textId="77777777" w:rsidR="00166384" w:rsidRDefault="00166384" w:rsidP="00055574">
                             <w:pPr>
                               <w:pStyle w:val="Encabezado0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FC5479">
                               <w:rPr>
                                 <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">UNIVERSIDAD MICHOACANA DE SAN NICOLÁS DE </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>HIDALGO</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00166384" w:rsidRDefault="00166384" w:rsidP="00055574">
+                          <w:p w14:paraId="201E2893" w14:textId="77777777" w:rsidR="00166384" w:rsidRDefault="00166384" w:rsidP="00055574">
                             <w:pPr>
                               <w:pStyle w:val="Encabezado0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC5479">
                               <w:rPr>
                                 <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>DIRECCIÓN DE BIBLIOTECAS</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00166384" w:rsidRPr="00055574" w:rsidRDefault="00166384" w:rsidP="00055574">
+                          <w:p w14:paraId="40074E91" w14:textId="77777777" w:rsidR="00166384" w:rsidRPr="00055574" w:rsidRDefault="00166384" w:rsidP="00055574">
                             <w:pPr>
                               <w:pStyle w:val="Encabezado0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00055574">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>ACTIVIDADES DE ASEO</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00166384" w:rsidRPr="00166384" w:rsidRDefault="00166384" w:rsidP="00166384">
+                          <w:p w14:paraId="735DEF3C" w14:textId="77777777" w:rsidR="00166384" w:rsidRPr="00166384" w:rsidRDefault="00166384" w:rsidP="00166384">
                             <w:pPr>
                               <w:pStyle w:val="Encabezado0"/>
                               <w:ind w:left="-709"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00166384" w:rsidRPr="001B28EB" w:rsidRDefault="00166384" w:rsidP="00166384">
+                          <w:p w14:paraId="75AFB379" w14:textId="77777777" w:rsidR="00166384" w:rsidRPr="001B28EB" w:rsidRDefault="00166384" w:rsidP="00166384">
                             <w:pPr>
                               <w:pStyle w:val="Encabezado0"/>
                               <w:spacing w:before="120"/>
                               <w:ind w:left="-709"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00166384" w:rsidRDefault="00166384" w:rsidP="00166384">
+                          <w:p w14:paraId="708531B3" w14:textId="77777777" w:rsidR="00166384" w:rsidRDefault="00166384" w:rsidP="00166384">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00166384" w:rsidRDefault="00166384" w:rsidP="00166384"/>
+                          <w:p w14:paraId="40D08CE6" w14:textId="77777777" w:rsidR="00166384" w:rsidRDefault="00166384" w:rsidP="00166384"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4AE378E6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:164.65pt;margin-top:-35.15pt;width:358.35pt;height:56.65pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBA16JeEQIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N740bhIrzmqb7VaV&#10;thdp2w8gGMeowFAgsdOv3wFns1H7VtUPCDwzZ+YcDuubUStyFM5LMA0tZjklwnBopdk39Mf3+zdL&#10;SnxgpmUKjGjoSXh6s3n9aj3YWpTQg2qFIwhifD3YhvYh2DrLPO+FZn4GVhgMduA0C3h0+6x1bEB0&#10;rbIyz99lA7jWOuDCe/x7NwXpJuF3neDha9d5EYhqKM4W0urSuotrtlmzeu+Y7SU/j8H+YQrNpMGm&#10;F6g7Fhg5OPkXlJbcgYcuzDjoDLpOcpE4IJsi/4PNY8+sSFxQHG8vMvn/B8u/HL85ItuGlsWCEsM0&#10;XtL2wFoHpBUkiDEAKaNMg/U1Zj9azA/jexjxuhNlbx+A//TEwLZnZi9unYOhF6zFMYtYmV2VTjg+&#10;guyGz9BiN3YIkIDGzumoIapCEB2v63S5IpyDcPw5r6oin1eUcIwtitXbcplasPq52jofPgrQJG4a&#10;6tACCZ0dH3yI07D6OSU2M3AvlUo2UIYMDV1VZZUKriJaBnSpkrqhyzx+k28iyQ+mTcWBSTXtsYEy&#10;Z9aR6EQ5jLsRE6MUO2hPyN/B5EZ8Pbjpwf2mZEAnNtT/OjAnKFGfDGq4KubzaN10mFeLEg/uOrK7&#10;jjDDEaqhgZJpuw3J7hPXW9S6k0mGl0nOs6LDkjrn1xAtfH1OWS9vdvMEAAD//wMAUEsDBBQABgAI&#10;AAAAIQB07yNX3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW8JaNlbq&#10;TgjEFcRgSNyy1msrGqdqsrW8Pd4Jbrb86ff355vJdepEQ2g9I9zMDSji0lct1wgf78+zO1AhWq5s&#10;55kQfijApri8yG1W+ZHf6LSNtZIQDplFaGLsM61D2ZCzYe57Yrkd/OBslHWodTXYUcJdpxfGLLWz&#10;LcuHxvb02FD5vT06hN3L4eszNa/1k7vtRz8ZzW6tEa+vpod7UJGm+AfDWV/UoRCnvT9yFVSHkCzW&#10;iaAIs5WR4UyYdCn19ghpYkAXuf7fofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQNei&#10;XhECAAD7AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dO8jV94AAAALAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
@@ -607,4510 +611,4438 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w:rsidR="00166384" w:rsidRDefault="00166384" w:rsidP="00166384">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w:rsidR="00166384" w:rsidRDefault="00166384" w:rsidP="00166384"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC3CE0" w:rsidRDefault="00BC3CE0"/>
-    <w:p w:rsidR="00842B18" w:rsidRDefault="00842B18" w:rsidP="001D15E9">
+    <w:p w14:paraId="5F6D2ADF" w14:textId="77777777" w:rsidR="00BC3CE0" w:rsidRDefault="00BC3CE0"/>
+    <w:p w14:paraId="7A128DE4" w14:textId="77777777" w:rsidR="00842B18" w:rsidRDefault="00842B18" w:rsidP="001D15E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="2778"/>
         <w:gridCol w:w="1156"/>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="1303"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="317"/>
         <w:gridCol w:w="811"/>
         <w:gridCol w:w="321"/>
         <w:gridCol w:w="490"/>
         <w:gridCol w:w="814"/>
         <w:gridCol w:w="868"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="868"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="874"/>
         <w:gridCol w:w="13"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="003433EB">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="387041C3" w14:textId="77777777" w:rsidTr="003433EB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15360" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DA5EB6" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960D20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">INSTRUCCIONES: </w:t>
             </w:r>
             <w:r w:rsidRPr="00960D20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Se llevarán a cabo las actividades de aseo según la periodicidad determinada en cada centro de información y se registrarán en el presente formato, marcando con “x” los recuadros que correspondan a las actividades y días.  Las actividades serán verificadas por el Coordinador del Centro de Información y/o Responsables de Proceso el cual indicará el estado de conformidad de la actividad realizada y en caso de alguna no conformidad deberá determinar</w:t>
             </w:r>
             <w:r w:rsidR="00AE6856">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> la acción correctiva.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="6CCEB1E2" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4597A0EB" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B07DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>CENTRO DE INFORMACIÓN O PROCESO</w:t>
             </w:r>
             <w:r w:rsidR="00723879">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1881" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6505315C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="000B07DF" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13437609" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="000B07DF" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MES:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="000B07DF" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E13E20E" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="000B07DF" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1449" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="000B07DF" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD4020F" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="000B07DF" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>TURNO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5FE486" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="003433EB">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="02F2A494" w14:textId="77777777" w:rsidTr="003433EB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15360" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00103785" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="508B16B3" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00103785" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0089645F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SEMANA DEL ________ AL ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="003433EB">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="7109DC5D" w14:textId="77777777" w:rsidTr="003433EB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15360" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A0632F" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="3E432D77" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="2257C7E9" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="1C9CED52" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ACTIVIDAD/ÁREA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="4B4914B1" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E962FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PERIODICIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="4DABA317" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E962FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTIVIDAD REALIZADA POR EL INTENDENTE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="4C9C8C8F" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E962FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">VERIFICACIÓN </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="2CC936AC" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E962FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">C=CONFORME </w:t>
+              <w:t>C=CONFORME NC= NO CONFORME</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003433EB" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="003433EB" w:rsidRPr="005D2847" w14:paraId="1C312611" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="323404EC" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="10ADB1A5" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="7284CD99" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="6BD04B6F" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>LUN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="30EACE0C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="3AEF6B6A" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="0DF89F2C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>JUE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="15FF1069" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>VIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="7525532C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>LUN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="33F4C6AE" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="5076D940" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="7A79567F" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>JUE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="1BF835B5" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00A80E44" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>VIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="75FF7187" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="248E0E54" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C8702C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="3C844903" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F1C9D6" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD8F71A" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8C6A8D" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE06F5A" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="731C9826" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="2B05DC72" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="1AE6D7F5" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="24F7A3FA" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="4B5A7CB8" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="696F82F2" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="32AD0DCB" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B32C4C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB73AF2" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="6F5D3FDC" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6767D521" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="156836B9" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A08019D" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0032DCE6" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A511682" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="53D9407C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="508BB34E" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="1A6AA482" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="0835DBA8" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="15387A00" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="4FC3EF7B" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F6FCA3" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2546D587" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="297A6D7E" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C73F42" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED2A190" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="218D024E" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="399E40E1" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="072BC9B7" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="35E61A05" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="5780EF8E" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="08730E34" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="40F49EC8" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="037C39D9" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="4E6670CB" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC71D9F" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C831BB" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="2228AC07" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5C3AE6" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="264C3F6E" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562A2970" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A849CA8" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7AB33F" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="4A3B4609" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="5EFAB26A" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="529B82F8" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="32FC449A" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="12E09FFD" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="55BB109C" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B020B50" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2878E7A9" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="415C11F1" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04291256" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B1212B" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="445243BD" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FD90B0" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A48068" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="65DF1921" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="3AD3F0DD" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="6FCC1B02" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="04351BEF" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="047D4B36" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="59FBC9AB" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04792125" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F92E35" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="336E6FB6" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC06565" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FEAA16" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="009A1837" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CFD207" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="009A1837" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B92DB0" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1A75EE" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="212AFFC2" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="09A281AF" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="3A55BFA3" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="06A59860" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="19D34B48" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="426A15B0" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B748E06" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31793B0C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="12DAFE0C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7650DF28" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="178E08B4" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="009A1837" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF0AEF1" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="009A1837" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32742D51" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFB4721" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="1BE49A80" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="2C07EE5A" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="474FC1F8" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="59D127AD" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="47EBF6DB" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="7785A25F" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACECA84" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3C1207" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="1D8C7BEC" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="317ADD5C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="518AD6FB" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="009A1837" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56663CBD" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="009A1837" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B350B88" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D083753" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="2F3F399B" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="2791A99B" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="1A245EED" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="005A65BF" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="26FDF3FB" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="0C04DD97" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB31BF5" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E44732C" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="030351C7" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3164FD43" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A54AF23" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="009A1837" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCF9A3E" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="009A1837" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505D3622" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F288B3" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="4D730668" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="50C99348" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="60240047" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="602B9CCD" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="042B4BBA" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F14270" w:rsidRPr="005D2847" w:rsidTr="00AE6856">
+      <w:tr w:rsidR="00F14270" w:rsidRPr="005D2847" w14:paraId="7DACFA34" w14:textId="77777777" w:rsidTr="00AE6856">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F14270" w:rsidRDefault="00F14270" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B5941E" w14:textId="77777777" w:rsidR="00F14270" w:rsidRDefault="00F14270" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F14270" w:rsidRPr="00DD1A8F" w:rsidRDefault="00F14270" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E000776" w14:textId="77777777" w:rsidR="00F14270" w:rsidRPr="00DD1A8F" w:rsidRDefault="00F14270" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F14270" w:rsidRPr="00DD1A8F" w:rsidRDefault="00F14270" w:rsidP="00103785">
+          <w:p w14:paraId="022AF511" w14:textId="77777777" w:rsidR="00F14270" w:rsidRPr="00DD1A8F" w:rsidRDefault="00F14270" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F14270" w:rsidRPr="00DD1A8F" w:rsidRDefault="00F14270" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45082D52" w14:textId="77777777" w:rsidR="00F14270" w:rsidRPr="00DD1A8F" w:rsidRDefault="00F14270" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4348" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F14270" w:rsidRPr="00DD1A8F" w:rsidRDefault="00F14270" w:rsidP="00103785">
-[...9 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="65BF79B5" w14:textId="77777777" w:rsidR="00F14270" w:rsidRPr="00DD1A8F" w:rsidRDefault="00F14270" w:rsidP="00103785">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w:rsidTr="00F14270">
+      <w:tr w:rsidR="00E962FD" w:rsidRPr="005D2847" w14:paraId="064DBE7F" w14:textId="77777777" w:rsidTr="00F14270">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70079AD8" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECC3758" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="2B7413F2" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2DF0D3" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FIRMA DEL RESPONSABLE DE REALIZAR LA ACTIVIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
+          <w:p w14:paraId="407C9430" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="00DD1A8F" w:rsidRDefault="00E962FD" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FIRMA DEL RESPONSABLE DE VERIFICACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00055574" w:rsidRDefault="00055574"/>
+    <w:p w14:paraId="6F91C56E" w14:textId="77777777" w:rsidR="00055574" w:rsidRDefault="00055574"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15304" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="15304"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00052DA3" w:rsidRPr="005D2847" w:rsidTr="003433EB">
+      <w:tr w:rsidR="00052DA3" w:rsidRPr="005D2847" w14:paraId="086092A5" w14:textId="77777777" w:rsidTr="003433EB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00052DA3" w:rsidRPr="00DD1A8F" w:rsidRDefault="00052DA3" w:rsidP="00CF3AED">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C65CF28" w14:textId="77777777" w:rsidR="00052DA3" w:rsidRDefault="00052DA3" w:rsidP="00CF3AED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>OBSERVACIONES:</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1DD291BB" w14:textId="77777777" w:rsidR="00457CFF" w:rsidRPr="00457CFF" w:rsidRDefault="00457CFF" w:rsidP="00457CFF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="124BA0FE" w14:textId="77777777" w:rsidR="00457CFF" w:rsidRPr="00457CFF" w:rsidRDefault="00457CFF" w:rsidP="00457CFF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46500F1C" w14:textId="77777777" w:rsidR="00457CFF" w:rsidRPr="00457CFF" w:rsidRDefault="00457CFF" w:rsidP="00457CFF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00052DA3" w:rsidRPr="005D2847" w:rsidTr="003433EB">
+      <w:tr w:rsidR="00052DA3" w:rsidRPr="005D2847" w14:paraId="55AADC95" w14:textId="77777777" w:rsidTr="003433EB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00052DA3" w:rsidRPr="00DD1A8F" w:rsidRDefault="00052DA3" w:rsidP="00CF3AED">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE685E0" w14:textId="77777777" w:rsidR="00052DA3" w:rsidRPr="00DD1A8F" w:rsidRDefault="00052DA3" w:rsidP="00CF3AED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>MEDIDA CORRECTIVA INMEDIATA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F1274" w:rsidRDefault="006F1274" w:rsidP="00BF4751">
+    <w:p w14:paraId="16DD23DC" w14:textId="77777777" w:rsidR="006F1274" w:rsidRDefault="006F1274" w:rsidP="00BF4751">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F1274" w:rsidRDefault="006F1274" w:rsidP="00BF4751">
+    <w:p w14:paraId="3CB57FB2" w14:textId="77777777" w:rsidR="006F1274" w:rsidRDefault="006F1274" w:rsidP="00BF4751">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F1274" w:rsidRDefault="006F1274" w:rsidP="00BF4751">
+    <w:p w14:paraId="19F0A22A" w14:textId="77777777" w:rsidR="006F1274" w:rsidRDefault="006F1274" w:rsidP="00BF4751">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F1274" w:rsidRDefault="006F1274" w:rsidP="00BF4751">
+    <w:p w14:paraId="3F89D836" w14:textId="77777777" w:rsidR="006F1274" w:rsidRDefault="006F1274" w:rsidP="00BF4751">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F1274" w:rsidRDefault="005A3681" w:rsidP="005A3681">
+    <w:p w14:paraId="263856E0" w14:textId="77777777" w:rsidR="006F1274" w:rsidRDefault="005A3681" w:rsidP="005A3681">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3681">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>LIMPIEZA ANUAL DE ESTANTERÍA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A3681" w:rsidRDefault="005A3681" w:rsidP="005A3681">
+    <w:p w14:paraId="5A699F3F" w14:textId="77777777" w:rsidR="005A3681" w:rsidRDefault="005A3681" w:rsidP="005A3681">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A3681" w:rsidRDefault="005A3681" w:rsidP="005A3681">
+    <w:p w14:paraId="210F25DB" w14:textId="77777777" w:rsidR="005A3681" w:rsidRDefault="005A3681" w:rsidP="005A3681">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Instrucciones: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Anualmente el personal bibliotecario y de intendencia realizará las actividades de aseo de la colección, atendiendo las recomendaciones del Pr</w:t>
       </w:r>
       <w:r w:rsidR="002E52D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>oceso de Mantenimiento de Acervos Especiales</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, así mismo deberá registrar la información solicitada en el siguiente apartado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="005A3681">
+    <w:p w14:paraId="5D2C0099" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="005A3681">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="11"/>
         <w:tblW w:w="15320" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="2533"/>
         <w:gridCol w:w="791"/>
         <w:gridCol w:w="791"/>
         <w:gridCol w:w="4353"/>
         <w:gridCol w:w="3166"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00103785" w:rsidTr="00103785">
+      <w:tr w:rsidR="00103785" w14:paraId="5002189B" w14:textId="77777777" w:rsidTr="00103785">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00A80E44" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="7C1FD6B4" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00A80E44" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80E44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00A80E44" w:rsidRDefault="00922141" w:rsidP="00103785">
+          <w:p w14:paraId="6C7CB185" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00A80E44" w:rsidRDefault="00922141" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ESTANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="06B33E85" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="257229E4" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="27BDE4CC" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FECHA DE REALIZACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="3AFF3F33" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="6D28603D" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="410106C3" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="5F6D3164" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="7B0CBF43" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="331269CC" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NC</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4353" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="647185B5" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00103785" w:rsidRPr="00A80E44" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="72235F58" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00A80E44" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NOMBRE  DEL RESPONSABLE DE REALIZAR LA ACTIVIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="520DB711" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="7334EA01" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FIRMA DEL RESPONSABLE DE VERIFICACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidTr="00103785">
+      <w:tr w:rsidR="00103785" w:rsidRPr="00DD1A8F" w14:paraId="2342ECBF" w14:textId="77777777" w:rsidTr="00103785">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B76D00A" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="181818C1" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="6F7A672C" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="45D4F2A1" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="156CD6D8" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="0B7AD378" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="020F6283" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidTr="00103785">
+      <w:tr w:rsidR="00103785" w:rsidRPr="00DD1A8F" w14:paraId="676511CD" w14:textId="77777777" w:rsidTr="00103785">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="598114DC" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="480A129D" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="4578F0F2" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="4BC03A92" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="2893D7E5" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="4ACE3266" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="63705476" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidTr="00103785">
+      <w:tr w:rsidR="00103785" w:rsidRPr="00DD1A8F" w14:paraId="05EA8483" w14:textId="77777777" w:rsidTr="00103785">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B68C4A2" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4C488D" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="228830ED" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="5DC9B68F" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="1E6D6A36" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="6690606C" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="4BD00206" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidTr="00103785">
+      <w:tr w:rsidR="00103785" w:rsidRPr="00DD1A8F" w14:paraId="57006544" w14:textId="77777777" w:rsidTr="00103785">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EA5163" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0840F47F" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="3EF06216" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="26EFB771" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="555D2E89" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="72CF185B" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="0DE64C0E" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidTr="00103785">
+      <w:tr w:rsidR="00103785" w:rsidRPr="00DD1A8F" w14:paraId="179E87E3" w14:textId="77777777" w:rsidTr="00103785">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4539B3AD" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:pStyle w:val="Encabezado0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AEC2BF" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="3871FD7E" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="08169807" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="65D3026F" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="6B113782" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
+          <w:p w14:paraId="0E8B789B" w14:textId="77777777" w:rsidR="00103785" w:rsidRPr="00DD1A8F" w:rsidRDefault="00103785" w:rsidP="00103785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
+    <w:p w14:paraId="37CFBE12" w14:textId="77777777" w:rsidR="00103785" w:rsidRDefault="00103785" w:rsidP="00103785">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00103785" w:rsidSect="00103785">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AA6DB0" w:rsidRDefault="00AA6DB0">
+    <w:p w14:paraId="764AEDC2" w14:textId="77777777" w:rsidR="0011404C" w:rsidRDefault="0011404C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AA6DB0" w:rsidRDefault="00AA6DB0">
+    <w:p w14:paraId="3A2E034F" w14:textId="77777777" w:rsidR="0011404C" w:rsidRDefault="0011404C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe Condensed">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Atlanta">
     <w:altName w:val="Century Gothic"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00C809C0" w:rsidRPr="0010494C" w:rsidRDefault="00BC3CE0" w:rsidP="00C809C0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CFC6BF5" w14:textId="77777777" w:rsidR="00457CFF" w:rsidRDefault="00457CFF">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="475BF842" w14:textId="50A126D6" w:rsidR="00C809C0" w:rsidRPr="0010494C" w:rsidRDefault="00BC3CE0" w:rsidP="00C809C0">
     <w:pPr>
       <w:pStyle w:val="Piedepgina0"/>
       <w:ind w:left="-993" w:right="-716"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                       </w:t>
     </w:r>
     <w:r w:rsidR="0007046C" w:rsidRPr="0007046C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">VIGENTE </w:t>
     </w:r>
     <w:r w:rsidR="000B0478">
@@ -5227,103 +5159,141 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0007046C" w:rsidRPr="0007046C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>SB_</w:t>
     </w:r>
     <w:r w:rsidR="00E61CBA">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>R_</w:t>
     </w:r>
     <w:r w:rsidR="0007046C" w:rsidRPr="0007046C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>AA_8.5.1</w:t>
+      <w:t>AA_8.5.</w:t>
+    </w:r>
+    <w:r w:rsidR="00457CFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00D155D1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>_2023_02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F02BAEE" w14:textId="77777777" w:rsidR="00457CFF" w:rsidRDefault="00457CFF">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AA6DB0" w:rsidRDefault="00AA6DB0">
+    <w:p w14:paraId="549B21DD" w14:textId="77777777" w:rsidR="0011404C" w:rsidRDefault="0011404C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AA6DB0" w:rsidRDefault="00AA6DB0">
+    <w:p w14:paraId="631A6EA6" w14:textId="77777777" w:rsidR="0011404C" w:rsidRDefault="0011404C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0010494C" w:rsidRPr="001B28EB" w:rsidRDefault="0010494C" w:rsidP="00A80E44">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19B0BB8B" w14:textId="77777777" w:rsidR="00457CFF" w:rsidRDefault="00457CFF">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AACA570" w14:textId="77777777" w:rsidR="0010494C" w:rsidRPr="001B28EB" w:rsidRDefault="0010494C" w:rsidP="00A80E44">
     <w:pPr>
       <w:pStyle w:val="Encabezado0"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4550F618" w14:textId="77777777" w:rsidR="00457CFF" w:rsidRDefault="00457CFF">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="86B8A592"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5476A4E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5701,143 +5671,145 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="592714043">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1742679180">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1064916845">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="11423867">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1957442995">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1090931929">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="620115381">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1633513894">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005052FA"/>
     <w:rsid w:val="000019B6"/>
     <w:rsid w:val="00012ED7"/>
     <w:rsid w:val="00021275"/>
     <w:rsid w:val="0004087B"/>
     <w:rsid w:val="000514EC"/>
     <w:rsid w:val="00052DA3"/>
     <w:rsid w:val="00055574"/>
     <w:rsid w:val="0007046C"/>
     <w:rsid w:val="00073745"/>
     <w:rsid w:val="00077C24"/>
     <w:rsid w:val="000B0478"/>
     <w:rsid w:val="000B07DF"/>
     <w:rsid w:val="000C4392"/>
     <w:rsid w:val="000E6C76"/>
     <w:rsid w:val="00103785"/>
     <w:rsid w:val="0010494C"/>
+    <w:rsid w:val="0011404C"/>
     <w:rsid w:val="00137070"/>
     <w:rsid w:val="00160161"/>
     <w:rsid w:val="00166384"/>
     <w:rsid w:val="001A756A"/>
     <w:rsid w:val="001B28EB"/>
     <w:rsid w:val="001C6C42"/>
     <w:rsid w:val="001D15E9"/>
     <w:rsid w:val="001F0901"/>
     <w:rsid w:val="001F735A"/>
     <w:rsid w:val="00272699"/>
     <w:rsid w:val="00272C91"/>
     <w:rsid w:val="002905E6"/>
     <w:rsid w:val="002D0F23"/>
     <w:rsid w:val="002E52D7"/>
     <w:rsid w:val="002F6310"/>
     <w:rsid w:val="003433EB"/>
     <w:rsid w:val="003907EF"/>
     <w:rsid w:val="00390A21"/>
     <w:rsid w:val="003A6012"/>
     <w:rsid w:val="00412350"/>
     <w:rsid w:val="00413C7B"/>
+    <w:rsid w:val="00457CFF"/>
     <w:rsid w:val="004A2405"/>
     <w:rsid w:val="004C7432"/>
     <w:rsid w:val="004F74BB"/>
     <w:rsid w:val="005052FA"/>
     <w:rsid w:val="005370EF"/>
     <w:rsid w:val="00564EB4"/>
     <w:rsid w:val="00575ED1"/>
     <w:rsid w:val="005832BB"/>
     <w:rsid w:val="005A3681"/>
     <w:rsid w:val="005C6D14"/>
     <w:rsid w:val="005C6FD4"/>
     <w:rsid w:val="0063282F"/>
     <w:rsid w:val="00667753"/>
     <w:rsid w:val="00694343"/>
     <w:rsid w:val="0069760A"/>
     <w:rsid w:val="006A5FFA"/>
     <w:rsid w:val="006B2B4B"/>
     <w:rsid w:val="006F1274"/>
     <w:rsid w:val="00723879"/>
     <w:rsid w:val="0076498F"/>
     <w:rsid w:val="007A22AB"/>
     <w:rsid w:val="007E3423"/>
     <w:rsid w:val="00840EAC"/>
     <w:rsid w:val="00842B18"/>
     <w:rsid w:val="00861411"/>
@@ -5862,102 +5834,103 @@
     <w:rsid w:val="00BD454D"/>
     <w:rsid w:val="00BF4751"/>
     <w:rsid w:val="00C71F32"/>
     <w:rsid w:val="00C809C0"/>
     <w:rsid w:val="00CF3AED"/>
     <w:rsid w:val="00D1346C"/>
     <w:rsid w:val="00D155D1"/>
     <w:rsid w:val="00D42BB4"/>
     <w:rsid w:val="00D448F1"/>
     <w:rsid w:val="00D57FCD"/>
     <w:rsid w:val="00DA40BB"/>
     <w:rsid w:val="00DA530A"/>
     <w:rsid w:val="00DC283A"/>
     <w:rsid w:val="00DD77BB"/>
     <w:rsid w:val="00E57E72"/>
     <w:rsid w:val="00E61CBA"/>
     <w:rsid w:val="00E909E3"/>
     <w:rsid w:val="00E962FD"/>
     <w:rsid w:val="00F07F84"/>
     <w:rsid w:val="00F12C98"/>
     <w:rsid w:val="00F14270"/>
     <w:rsid w:val="00F27F63"/>
     <w:rsid w:val="00F403DA"/>
     <w:rsid w:val="00F57646"/>
     <w:rsid w:val="00F57DF8"/>
+    <w:rsid w:val="00F80284"/>
     <w:rsid w:val="00F91BE8"/>
     <w:rsid w:val="00FD6FA5"/>
     <w:rsid w:val="00FE1E45"/>
     <w:rsid w:val="00FF7688"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4B28BB6F"/>
+  <w14:docId w14:val="7D321EDD"/>
   <w15:docId w15:val="{C2DD06F5-B62A-4564-9087-5773CFFE0F59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6285,50 +6258,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00103785"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:qFormat/>
     <w:rsid w:val="00DA530A"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
@@ -6755,59 +6733,59 @@
     <w:qFormat/>
     <w:rsid w:val="00160161"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:rsid w:val="00DA530A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\americag\AppData\Roaming\Microsoft\Plantillas\Actas%20de%20la%20reuni&#243;n.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Custom Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7058,123 +7036,123 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2017-02-01T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>AssetEditForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...2 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52CC9066-8573-4A38-A7BE-CEA716F1DF01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6291E6D-D4D7-4B76-A754-79E5991FCA8B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6291E6D-D4D7-4B76-A754-79E5991FCA8B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52CC9066-8573-4A38-A7BE-CEA716F1DF01}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Actas de la reunión</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>233</Words>
-  <Characters>1282</Characters>
+  <Characters>1285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Meeting minutes</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1512</CharactersWithSpaces>
+  <CharactersWithSpaces>1515</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Meeting minutes</dc:title>
   <dc:creator>L.C. Itziyureni Mendoza Ruiz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC101731859990</vt:lpwstr>
   </property>
 </Properties>