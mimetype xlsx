--- v0 (2025-10-26)
+++ v1 (2026-04-23)
@@ -11,77 +11,77 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\2025\DOC\DOC. DE PROCESOS DE SOPORTE 2025\P. CALIDAD\AUDITORÍA INTERNA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\2026\DOC\DOC. DE PROCESOS DE SOPORTE 2025\P. CALIDAD\AUDITORÍA INTERNA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2A690E9-A7BE-420E-A13D-B89F09878CFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0DD11863-94F5-424B-BE56-40D07A48A51F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Medición del proceso auditioría" sheetId="1" r:id="rId1"/>
     <sheet name="Evaluación de Auditores" sheetId="2" r:id="rId2"/>
     <sheet name="Área de la Norma" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion1">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataSignature="AMtx7mgw7FZKrCsbWixBl4EbfDmLZ2rVEQ=="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="169">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Instrucción:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> Proporciona  los datos que se solicitan,   esta información se registra mensualmente, por el Coordinador de auditoría.</t>
     </r>
   </si>
   <si>
     <t>TIEMPO DE ENTREGA DEL INFORME</t>
   </si>
   <si>
     <t>TIPO DE HALLAZGO</t>
   </si>
@@ -553,68 +553,78 @@
   <si>
     <t>TOTAL DE HORAS</t>
   </si>
   <si>
     <t>LLUVIA</t>
   </si>
   <si>
     <t>MARCO</t>
   </si>
   <si>
     <t>CARMEN</t>
   </si>
   <si>
     <t>ALEJANDRA VARGAS</t>
   </si>
   <si>
     <t>ITZI</t>
   </si>
   <si>
     <t>INDIRA</t>
   </si>
   <si>
     <t>JOSE JUAN</t>
   </si>
   <si>
-    <t>Vigente a partir de: FEBRERO DE 2025</t>
+    <t xml:space="preserve">Conclusiones </t>
   </si>
   <si>
-    <t>SB_R_MPAI_ 9.1.1_2025_04</t>
+    <t>Vigente a partir de: ABRIL 2026</t>
+  </si>
+  <si>
+    <t>SB_R_MPAI_ 9.1.1_2026_05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="d/m/yyyy"/>
   </numFmts>
-  <fonts count="33">
+  <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -1673,381 +1683,393 @@
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFCCCCCC"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FFCCCCCC"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="152">
+  <cellXfs count="158">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="20" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="11" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="20" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
@@ -6029,261 +6051,261 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R1001"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="M29" sqref="M29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L47" sqref="L47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="4" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" customWidth="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1"/>
     <col min="7" max="7" width="6.7109375" customWidth="1"/>
     <col min="8" max="8" width="7" customWidth="1"/>
     <col min="9" max="9" width="6.42578125" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" customWidth="1"/>
     <col min="16" max="18" width="11.42578125" hidden="1" customWidth="1"/>
     <col min="19" max="27" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:18">
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:18">
-      <c r="A3" s="93"/>
-[...11 lines deleted...]
-      <c r="M3" s="94"/>
+      <c r="A3" s="100"/>
+      <c r="B3" s="101"/>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+      <c r="F3" s="101"/>
+      <c r="G3" s="101"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="101"/>
+      <c r="J3" s="101"/>
+      <c r="K3" s="101"/>
+      <c r="L3" s="101"/>
+      <c r="M3" s="101"/>
     </row>
     <row r="4" spans="1:18">
-      <c r="A4" s="95"/>
-[...11 lines deleted...]
-      <c r="M4" s="94"/>
+      <c r="A4" s="102"/>
+      <c r="B4" s="101"/>
+      <c r="C4" s="101"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="101"/>
+      <c r="F4" s="101"/>
+      <c r="G4" s="101"/>
+      <c r="H4" s="101"/>
+      <c r="I4" s="101"/>
+      <c r="J4" s="101"/>
+      <c r="K4" s="101"/>
+      <c r="L4" s="101"/>
+      <c r="M4" s="101"/>
     </row>
     <row r="5" spans="1:18">
       <c r="C5" s="1"/>
     </row>
     <row r="6" spans="1:18">
       <c r="C6" s="1"/>
     </row>
     <row r="7" spans="1:18">
-      <c r="A7" s="95"/>
-[...11 lines deleted...]
-      <c r="M7" s="94"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="101"/>
+      <c r="C7" s="101"/>
+      <c r="D7" s="101"/>
+      <c r="E7" s="101"/>
+      <c r="F7" s="101"/>
+      <c r="G7" s="101"/>
+      <c r="H7" s="101"/>
+      <c r="I7" s="101"/>
+      <c r="J7" s="101"/>
+      <c r="K7" s="101"/>
+      <c r="L7" s="101"/>
+      <c r="M7" s="101"/>
     </row>
     <row r="8" spans="1:18">
       <c r="C8" s="1"/>
     </row>
     <row r="9" spans="1:18" ht="15.75" customHeight="1">
       <c r="C9" s="1"/>
     </row>
     <row r="10" spans="1:18" ht="9.75" customHeight="1">
       <c r="C10" s="1"/>
     </row>
     <row r="11" spans="1:18" ht="15.75" customHeight="1">
-      <c r="A11" s="96" t="s">
+      <c r="A11" s="103" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="83"/>
-[...12 lines deleted...]
-      <c r="O11" s="84"/>
+      <c r="B11" s="90"/>
+      <c r="C11" s="90"/>
+      <c r="D11" s="90"/>
+      <c r="E11" s="90"/>
+      <c r="F11" s="90"/>
+      <c r="G11" s="90"/>
+      <c r="H11" s="90"/>
+      <c r="I11" s="90"/>
+      <c r="J11" s="90"/>
+      <c r="K11" s="90"/>
+      <c r="L11" s="90"/>
+      <c r="M11" s="90"/>
+      <c r="N11" s="90"/>
+      <c r="O11" s="91"/>
     </row>
     <row r="12" spans="1:18" ht="15.75" customHeight="1"/>
     <row r="13" spans="1:18" ht="24.75" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
-      <c r="G13" s="82" t="s">
+      <c r="G13" s="89" t="s">
         <v>154</v>
       </c>
-      <c r="H13" s="83"/>
-[...2 lines deleted...]
-      <c r="K13" s="97" t="s">
+      <c r="H13" s="90"/>
+      <c r="I13" s="90"/>
+      <c r="J13" s="91"/>
+      <c r="K13" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="L13" s="89"/>
-      <c r="M13" s="98" t="s">
+      <c r="L13" s="96"/>
+      <c r="M13" s="105" t="s">
         <v>2</v>
       </c>
-      <c r="N13" s="99" t="s">
+      <c r="N13" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="O13" s="89"/>
+      <c r="O13" s="96"/>
     </row>
     <row r="14" spans="1:18" ht="44.25" customHeight="1">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
-      <c r="G14" s="85" t="s">
+      <c r="G14" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="H14" s="84"/>
-      <c r="I14" s="86" t="s">
+      <c r="H14" s="91"/>
+      <c r="I14" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="J14" s="84"/>
-[...5 lines deleted...]
-      <c r="P14" s="87" t="s">
+      <c r="J14" s="91"/>
+      <c r="K14" s="97"/>
+      <c r="L14" s="99"/>
+      <c r="M14" s="97"/>
+      <c r="N14" s="97"/>
+      <c r="O14" s="99"/>
+      <c r="P14" s="94" t="s">
         <v>6</v>
       </c>
-      <c r="Q14" s="88"/>
-      <c r="R14" s="89"/>
+      <c r="Q14" s="95"/>
+      <c r="R14" s="96"/>
     </row>
     <row r="15" spans="1:18" ht="71.25" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>14</v>
       </c>
       <c r="I15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="N15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="O15" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="P15" s="90"/>
-[...1 lines deleted...]
-      <c r="R15" s="92"/>
+      <c r="P15" s="97"/>
+      <c r="Q15" s="98"/>
+      <c r="R15" s="99"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="14"/>
@@ -6487,54 +6509,54 @@
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="16"/>
       <c r="O27" s="16"/>
     </row>
     <row r="28" spans="1:15" ht="15.75" customHeight="1">
       <c r="B28" s="17"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
     </row>
     <row r="29" spans="1:15" ht="15.75" customHeight="1">
       <c r="A29" s="81" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
-      <c r="M29" s="150" t="s">
-        <v>167</v>
+      <c r="M29" s="157" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="15.75" customHeight="1"/>
     <row r="31" spans="1:15" ht="15.75" customHeight="1"/>
     <row r="32" spans="1:15" ht="15.75" customHeight="1"/>
     <row r="33" spans="3:4" ht="15.75" customHeight="1"/>
     <row r="34" spans="3:4" ht="15.75" customHeight="1"/>
     <row r="35" spans="3:4" ht="15.75" customHeight="1"/>
     <row r="36" spans="3:4" ht="15.75" customHeight="1"/>
     <row r="37" spans="3:4" ht="15.75" customHeight="1"/>
     <row r="38" spans="3:4" ht="15.75" customHeight="1"/>
     <row r="39" spans="3:4" ht="15.75" customHeight="1"/>
     <row r="40" spans="3:4" ht="15.75" customHeight="1"/>
     <row r="41" spans="3:4" ht="15.75" customHeight="1"/>
     <row r="42" spans="3:4" ht="15.75" customHeight="1">
       <c r="C42" s="1"/>
       <c r="D42" s="19"/>
     </row>
     <row r="43" spans="3:4" ht="15.75" customHeight="1">
       <c r="D43" s="19"/>
     </row>
     <row r="44" spans="3:4" ht="15.75" customHeight="1">
       <c r="C44" s="1"/>
     </row>
     <row r="45" spans="3:4" ht="15.75" customHeight="1">
@@ -9413,912 +9435,966 @@
     <mergeCell ref="G13:J13"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="I14:J14"/>
     <mergeCell ref="P14:R15"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A11:O11"/>
     <mergeCell ref="K13:L14"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:O14"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;LVIGENTE A PARTIR DE: FEBRERO 2023&amp;C&amp;P&amp;RPC_R_MPAI_9.1.1_2023_02</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AB1000"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="M40" sqref="M40"/>
+    <sheetView topLeftCell="C7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="U13" sqref="U13:W32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" customWidth="1"/>
     <col min="3" max="3" width="33.7109375" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="15.28515625" customWidth="1"/>
     <col min="6" max="6" width="23.5703125" customWidth="1"/>
     <col min="7" max="7" width="4.5703125" customWidth="1"/>
     <col min="8" max="8" width="5.5703125" customWidth="1"/>
     <col min="9" max="9" width="16.85546875" customWidth="1"/>
     <col min="10" max="10" width="4" customWidth="1"/>
     <col min="11" max="11" width="5.140625" customWidth="1"/>
     <col min="12" max="12" width="14.140625" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" customWidth="1"/>
     <col min="14" max="14" width="5.140625" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" customWidth="1"/>
     <col min="17" max="17" width="4.85546875" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" customWidth="1"/>
     <col min="19" max="20" width="3.85546875" customWidth="1"/>
     <col min="21" max="28" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:23">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:23">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:23">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
       <c r="G4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:23">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:23">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:23">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:23">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:23">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
     </row>
-    <row r="10" spans="1:21" ht="18.75">
-      <c r="A10" s="106" t="s">
+    <row r="10" spans="1:23" ht="18.75">
+      <c r="A10" s="121" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="107"/>
-[...17 lines deleted...]
-      <c r="T10" s="107"/>
+      <c r="B10" s="122"/>
+      <c r="C10" s="122"/>
+      <c r="D10" s="122"/>
+      <c r="E10" s="122"/>
+      <c r="F10" s="122"/>
+      <c r="G10" s="122"/>
+      <c r="H10" s="122"/>
+      <c r="I10" s="122"/>
+      <c r="J10" s="122"/>
+      <c r="K10" s="122"/>
+      <c r="L10" s="122"/>
+      <c r="M10" s="122"/>
+      <c r="N10" s="122"/>
+      <c r="O10" s="122"/>
+      <c r="P10" s="122"/>
+      <c r="Q10" s="122"/>
+      <c r="R10" s="122"/>
+      <c r="S10" s="122"/>
+      <c r="T10" s="122"/>
       <c r="U10" s="80"/>
     </row>
-    <row r="11" spans="1:21" ht="15.75" thickBot="1">
-      <c r="A11" s="113" t="s">
+    <row r="11" spans="1:23" ht="15.75" thickBot="1">
+      <c r="A11" s="109" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="117" t="s">
+      <c r="B11" s="113" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="100" t="s">
+      <c r="C11" s="115" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="104" t="s">
+      <c r="D11" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="102" t="s">
+      <c r="E11" s="117" t="s">
         <v>39</v>
       </c>
-      <c r="F11" s="108" t="s">
+      <c r="F11" s="123" t="s">
         <v>40</v>
       </c>
-      <c r="G11" s="109"/>
-[...19 lines deleted...]
-      <c r="E12" s="103"/>
+      <c r="G11" s="124"/>
+      <c r="H11" s="124"/>
+      <c r="I11" s="124"/>
+      <c r="J11" s="124"/>
+      <c r="K11" s="124"/>
+      <c r="L11" s="124"/>
+      <c r="M11" s="124"/>
+      <c r="N11" s="124"/>
+      <c r="O11" s="124"/>
+      <c r="P11" s="124"/>
+      <c r="Q11" s="124"/>
+      <c r="R11" s="124"/>
+      <c r="S11" s="124"/>
+      <c r="T11" s="125"/>
+    </row>
+    <row r="12" spans="1:23" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A12" s="110"/>
+      <c r="B12" s="114"/>
+      <c r="C12" s="116"/>
+      <c r="D12" s="120"/>
+      <c r="E12" s="118"/>
       <c r="F12" s="72" t="s">
         <v>149</v>
       </c>
       <c r="G12" s="73" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="73" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="72" t="s">
         <v>150</v>
       </c>
       <c r="J12" s="72" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>16</v>
       </c>
       <c r="L12" s="74" t="s">
         <v>151</v>
       </c>
       <c r="M12" s="76" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="78" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="75" t="s">
         <v>152</v>
       </c>
       <c r="P12" s="79" t="s">
         <v>15</v>
       </c>
       <c r="Q12" s="78" t="s">
         <v>16</v>
       </c>
       <c r="R12" s="75" t="s">
         <v>153</v>
       </c>
       <c r="S12" s="79" t="s">
         <v>15</v>
       </c>
       <c r="T12" s="78" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="111" t="s">
+      <c r="U12" s="152" t="s">
+        <v>166</v>
+      </c>
+      <c r="V12" s="153" t="s">
+        <v>15</v>
+      </c>
+      <c r="W12" s="154" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="107" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="23"/>
       <c r="D13" s="65"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="22"/>
       <c r="L13" s="23"/>
       <c r="M13" s="24"/>
       <c r="N13" s="77"/>
       <c r="O13" s="23"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="77"/>
       <c r="R13" s="23"/>
       <c r="S13" s="24"/>
-      <c r="T13" s="77"/>
-[...2 lines deleted...]
-      <c r="A14" s="116"/>
+      <c r="T13" s="151"/>
+      <c r="U13" s="155"/>
+      <c r="V13" s="155"/>
+      <c r="W13" s="155"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="112"/>
       <c r="B14" s="26"/>
       <c r="C14" s="63"/>
       <c r="D14" s="66"/>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="28"/>
       <c r="M14" s="29"/>
       <c r="N14" s="25"/>
       <c r="O14" s="28"/>
       <c r="P14" s="29"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="28"/>
       <c r="S14" s="29"/>
-      <c r="T14" s="25"/>
-[...2 lines deleted...]
-      <c r="A15" s="116"/>
+      <c r="T14" s="28"/>
+      <c r="U14" s="155"/>
+      <c r="V14" s="155"/>
+      <c r="W14" s="155"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="112"/>
       <c r="B15" s="26"/>
       <c r="C15" s="63"/>
       <c r="D15" s="66"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="28"/>
       <c r="M15" s="29"/>
       <c r="N15" s="25"/>
       <c r="O15" s="28"/>
       <c r="P15" s="29"/>
       <c r="Q15" s="25"/>
       <c r="R15" s="28"/>
       <c r="S15" s="29"/>
-      <c r="T15" s="25"/>
-[...2 lines deleted...]
-      <c r="A16" s="112"/>
+      <c r="T15" s="28"/>
+      <c r="U15" s="155"/>
+      <c r="V15" s="155"/>
+      <c r="W15" s="155"/>
+    </row>
+    <row r="16" spans="1:23" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A16" s="108"/>
       <c r="B16" s="26"/>
       <c r="C16" s="30"/>
       <c r="D16" s="66"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="28"/>
       <c r="M16" s="29"/>
       <c r="N16" s="25"/>
       <c r="O16" s="28"/>
       <c r="P16" s="29"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="28"/>
       <c r="S16" s="29"/>
-      <c r="T16" s="25"/>
+      <c r="T16" s="28"/>
+      <c r="U16" s="155"/>
+      <c r="V16" s="155"/>
+      <c r="W16" s="155"/>
     </row>
     <row r="17" spans="1:28">
-      <c r="A17" s="111" t="s">
+      <c r="A17" s="107" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="63"/>
       <c r="D17" s="66"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="28"/>
       <c r="M17" s="29"/>
       <c r="N17" s="25"/>
       <c r="O17" s="28"/>
       <c r="P17" s="29"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="28"/>
       <c r="S17" s="29"/>
-      <c r="T17" s="25"/>
+      <c r="T17" s="28"/>
+      <c r="U17" s="155"/>
+      <c r="V17" s="155"/>
+      <c r="W17" s="155"/>
     </row>
     <row r="18" spans="1:28" ht="40.5" customHeight="1" thickBot="1">
-      <c r="A18" s="112"/>
+      <c r="A18" s="108"/>
       <c r="B18" s="55"/>
       <c r="C18" s="28"/>
       <c r="D18" s="66"/>
       <c r="E18" s="27"/>
       <c r="F18" s="27"/>
       <c r="G18" s="27"/>
       <c r="H18" s="27"/>
       <c r="I18" s="27"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="28"/>
       <c r="M18" s="29"/>
       <c r="N18" s="25"/>
       <c r="O18" s="28"/>
       <c r="P18" s="29"/>
       <c r="Q18" s="25"/>
       <c r="R18" s="28"/>
       <c r="S18" s="29"/>
-      <c r="T18" s="25"/>
+      <c r="T18" s="28"/>
+      <c r="U18" s="155"/>
+      <c r="V18" s="155"/>
+      <c r="W18" s="155"/>
     </row>
     <row r="19" spans="1:28" ht="47.25" customHeight="1" thickBot="1">
       <c r="A19" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="63"/>
       <c r="D19" s="66"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="28"/>
       <c r="M19" s="29"/>
       <c r="N19" s="25"/>
       <c r="O19" s="28"/>
       <c r="P19" s="29"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="28"/>
       <c r="S19" s="29"/>
-      <c r="T19" s="25"/>
+      <c r="T19" s="28"/>
+      <c r="U19" s="155"/>
+      <c r="V19" s="155"/>
+      <c r="W19" s="155"/>
     </row>
     <row r="20" spans="1:28">
-      <c r="A20" s="111" t="s">
+      <c r="A20" s="107" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="26"/>
       <c r="C20" s="28"/>
       <c r="D20" s="66"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="28"/>
       <c r="M20" s="29"/>
       <c r="N20" s="25"/>
       <c r="O20" s="28"/>
       <c r="P20" s="29"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="28"/>
       <c r="S20" s="29"/>
-      <c r="T20" s="25"/>
+      <c r="T20" s="28"/>
+      <c r="U20" s="155"/>
+      <c r="V20" s="155"/>
+      <c r="W20" s="155"/>
     </row>
     <row r="21" spans="1:28" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="115"/>
+      <c r="A21" s="111"/>
       <c r="B21" s="56"/>
       <c r="C21" s="64"/>
       <c r="D21" s="66"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
       <c r="O21" s="27"/>
       <c r="P21" s="27"/>
       <c r="Q21" s="27"/>
       <c r="R21" s="27"/>
       <c r="S21" s="27"/>
-      <c r="T21" s="27"/>
-[...2 lines deleted...]
-      <c r="W21" s="18"/>
+      <c r="T21" s="28"/>
+      <c r="U21" s="156"/>
+      <c r="V21" s="156"/>
+      <c r="W21" s="156"/>
       <c r="X21" s="18"/>
       <c r="Y21" s="18"/>
       <c r="Z21" s="18"/>
       <c r="AA21" s="18"/>
       <c r="AB21" s="18"/>
     </row>
     <row r="22" spans="1:28" ht="42" customHeight="1" thickBot="1">
       <c r="A22" s="61" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="63"/>
       <c r="D22" s="66"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="28"/>
       <c r="M22" s="29"/>
       <c r="N22" s="25"/>
       <c r="O22" s="28"/>
       <c r="P22" s="29"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="28"/>
       <c r="S22" s="29"/>
-      <c r="T22" s="25"/>
-[...2 lines deleted...]
-      <c r="W22" s="18"/>
+      <c r="T22" s="28"/>
+      <c r="U22" s="156"/>
+      <c r="V22" s="156"/>
+      <c r="W22" s="156"/>
       <c r="X22" s="18"/>
       <c r="Y22" s="18"/>
       <c r="Z22" s="18"/>
       <c r="AA22" s="18"/>
       <c r="AB22" s="18"/>
     </row>
     <row r="23" spans="1:28" ht="53.25" customHeight="1" thickBot="1">
       <c r="A23" s="59" t="s">
         <v>148</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="28"/>
       <c r="D23" s="66"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="28"/>
       <c r="M23" s="29"/>
       <c r="N23" s="25"/>
       <c r="O23" s="28"/>
       <c r="P23" s="29"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="28"/>
       <c r="S23" s="29"/>
-      <c r="T23" s="25"/>
-[...2 lines deleted...]
-      <c r="W23" s="18"/>
+      <c r="T23" s="28"/>
+      <c r="U23" s="156"/>
+      <c r="V23" s="156"/>
+      <c r="W23" s="156"/>
       <c r="X23" s="18"/>
       <c r="Y23" s="18"/>
       <c r="Z23" s="18"/>
       <c r="AA23" s="18"/>
       <c r="AB23" s="18"/>
     </row>
     <row r="24" spans="1:28" ht="51" customHeight="1" thickBot="1">
       <c r="A24" s="60" t="s">
         <v>147</v>
       </c>
       <c r="B24" s="55"/>
       <c r="C24" s="28"/>
       <c r="D24" s="66"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="28"/>
       <c r="M24" s="29"/>
       <c r="N24" s="25"/>
       <c r="O24" s="28"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="25"/>
       <c r="R24" s="28"/>
       <c r="S24" s="29"/>
-      <c r="T24" s="25"/>
-[...2 lines deleted...]
-      <c r="W24" s="18"/>
+      <c r="T24" s="28"/>
+      <c r="U24" s="156"/>
+      <c r="V24" s="156"/>
+      <c r="W24" s="156"/>
       <c r="X24" s="18"/>
       <c r="Y24" s="18"/>
       <c r="Z24" s="18"/>
       <c r="AA24" s="18"/>
       <c r="AB24" s="18"/>
     </row>
     <row r="25" spans="1:28" ht="51.75" customHeight="1">
       <c r="A25" s="62"/>
       <c r="B25" s="55"/>
       <c r="C25" s="28"/>
       <c r="D25" s="66"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
       <c r="I25" s="27"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="28"/>
       <c r="M25" s="29"/>
       <c r="N25" s="25"/>
       <c r="O25" s="28"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="25"/>
       <c r="R25" s="28"/>
       <c r="S25" s="29"/>
-      <c r="T25" s="25"/>
-[...2 lines deleted...]
-      <c r="W25" s="18"/>
+      <c r="T25" s="28"/>
+      <c r="U25" s="156"/>
+      <c r="V25" s="156"/>
+      <c r="W25" s="156"/>
       <c r="X25" s="18"/>
       <c r="Y25" s="18"/>
       <c r="Z25" s="18"/>
       <c r="AA25" s="18"/>
       <c r="AB25" s="18"/>
     </row>
     <row r="26" spans="1:28" ht="15.75" customHeight="1">
       <c r="A26" s="58"/>
       <c r="B26" s="55"/>
       <c r="C26" s="28"/>
       <c r="D26" s="66"/>
       <c r="E26" s="27"/>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="28"/>
       <c r="M26" s="29"/>
       <c r="N26" s="25"/>
       <c r="O26" s="28"/>
       <c r="P26" s="29"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="28"/>
       <c r="S26" s="29"/>
-      <c r="T26" s="25"/>
+      <c r="T26" s="28"/>
+      <c r="U26" s="155"/>
+      <c r="V26" s="155"/>
+      <c r="W26" s="155"/>
     </row>
     <row r="27" spans="1:28" ht="15.75" customHeight="1">
       <c r="A27" s="58"/>
       <c r="B27" s="55"/>
       <c r="C27" s="28"/>
       <c r="D27" s="66"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="28"/>
       <c r="M27" s="29"/>
       <c r="N27" s="25"/>
       <c r="O27" s="28"/>
       <c r="P27" s="29"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="28"/>
       <c r="S27" s="29"/>
-      <c r="T27" s="25"/>
+      <c r="T27" s="28"/>
+      <c r="U27" s="155"/>
+      <c r="V27" s="155"/>
+      <c r="W27" s="155"/>
     </row>
     <row r="28" spans="1:28" ht="15.75" customHeight="1">
       <c r="A28" s="58"/>
       <c r="B28" s="55"/>
       <c r="C28" s="28"/>
       <c r="D28" s="66"/>
       <c r="E28" s="27"/>
       <c r="F28" s="27"/>
       <c r="G28" s="27"/>
       <c r="H28" s="27"/>
       <c r="I28" s="27"/>
       <c r="J28" s="27"/>
       <c r="K28" s="27"/>
       <c r="L28" s="28"/>
       <c r="M28" s="29"/>
       <c r="N28" s="25"/>
       <c r="O28" s="28"/>
       <c r="P28" s="29"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="28"/>
       <c r="S28" s="29"/>
-      <c r="T28" s="25"/>
+      <c r="T28" s="28"/>
+      <c r="U28" s="155"/>
+      <c r="V28" s="155"/>
+      <c r="W28" s="155"/>
     </row>
     <row r="29" spans="1:28" ht="15.75" customHeight="1">
       <c r="A29" s="58"/>
       <c r="B29" s="55"/>
       <c r="C29" s="28"/>
       <c r="D29" s="66"/>
       <c r="E29" s="27"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="28"/>
       <c r="M29" s="29"/>
       <c r="N29" s="25"/>
       <c r="O29" s="28"/>
       <c r="P29" s="29"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="28"/>
       <c r="S29" s="29"/>
-      <c r="T29" s="25"/>
+      <c r="T29" s="28"/>
+      <c r="U29" s="155"/>
+      <c r="V29" s="155"/>
+      <c r="W29" s="155"/>
     </row>
     <row r="30" spans="1:28" ht="15.75" customHeight="1">
       <c r="A30" s="58"/>
       <c r="B30" s="55"/>
       <c r="C30" s="28"/>
       <c r="D30" s="66"/>
       <c r="E30" s="27"/>
       <c r="F30" s="27"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="28"/>
       <c r="M30" s="29"/>
       <c r="N30" s="25"/>
       <c r="O30" s="28"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="28"/>
       <c r="S30" s="29"/>
-      <c r="T30" s="25"/>
+      <c r="T30" s="28"/>
+      <c r="U30" s="155"/>
+      <c r="V30" s="155"/>
+      <c r="W30" s="155"/>
     </row>
     <row r="31" spans="1:28" ht="15.75" customHeight="1">
       <c r="A31" s="58"/>
       <c r="B31" s="55"/>
       <c r="C31" s="28"/>
       <c r="D31" s="66"/>
       <c r="E31" s="27"/>
       <c r="F31" s="27"/>
       <c r="G31" s="27"/>
       <c r="H31" s="27"/>
       <c r="I31" s="27"/>
       <c r="J31" s="27"/>
       <c r="K31" s="27"/>
       <c r="L31" s="28"/>
       <c r="M31" s="29"/>
       <c r="N31" s="25"/>
       <c r="O31" s="28"/>
       <c r="P31" s="29"/>
       <c r="Q31" s="25"/>
       <c r="R31" s="28"/>
       <c r="S31" s="29"/>
-      <c r="T31" s="25"/>
+      <c r="T31" s="28"/>
+      <c r="U31" s="155"/>
+      <c r="V31" s="155"/>
+      <c r="W31" s="155"/>
     </row>
     <row r="32" spans="1:28" ht="15.75" customHeight="1" thickBot="1">
       <c r="A32" s="58"/>
       <c r="B32" s="57"/>
       <c r="C32" s="32"/>
       <c r="D32" s="67"/>
       <c r="E32" s="68"/>
       <c r="F32" s="68"/>
       <c r="G32" s="68"/>
       <c r="H32" s="68"/>
       <c r="I32" s="68"/>
       <c r="J32" s="68"/>
       <c r="K32" s="68"/>
       <c r="L32" s="69"/>
       <c r="M32" s="70"/>
       <c r="N32" s="71"/>
       <c r="O32" s="69"/>
       <c r="P32" s="70"/>
       <c r="Q32" s="71"/>
       <c r="R32" s="69"/>
       <c r="S32" s="70"/>
-      <c r="T32" s="71"/>
+      <c r="T32" s="69"/>
+      <c r="U32" s="155"/>
+      <c r="V32" s="155"/>
+      <c r="W32" s="155"/>
     </row>
     <row r="33" spans="1:10" ht="15.75" customHeight="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="D33" s="18"/>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
       <c r="G33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
     </row>
     <row r="35" spans="1:10" ht="40.5" customHeight="1" thickBot="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
-      <c r="C35" s="144" t="s">
+      <c r="C35" s="82" t="s">
         <v>155</v>
       </c>
-      <c r="D35" s="145" t="s">
+      <c r="D35" s="83" t="s">
         <v>156</v>
       </c>
-      <c r="E35" s="146" t="s">
+      <c r="E35" s="84" t="s">
         <v>157</v>
       </c>
-      <c r="F35" s="145" t="s">
+      <c r="F35" s="83" t="s">
         <v>158</v>
       </c>
       <c r="G35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
     </row>
     <row r="36" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
-      <c r="C36" s="147" t="s">
+      <c r="C36" s="85" t="s">
         <v>159</v>
       </c>
-      <c r="D36" s="148"/>
-[...1 lines deleted...]
-      <c r="F36" s="148"/>
+      <c r="D36" s="86"/>
+      <c r="E36" s="86"/>
+      <c r="F36" s="86"/>
       <c r="G36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
     </row>
     <row r="37" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
-      <c r="C37" s="147" t="s">
+      <c r="C37" s="85" t="s">
         <v>160</v>
       </c>
-      <c r="D37" s="148"/>
-[...1 lines deleted...]
-      <c r="F37" s="148"/>
+      <c r="D37" s="86"/>
+      <c r="E37" s="86"/>
+      <c r="F37" s="86"/>
       <c r="G37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
     </row>
     <row r="38" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
-      <c r="C38" s="147" t="s">
+      <c r="C38" s="85" t="s">
         <v>161</v>
       </c>
-      <c r="D38" s="148"/>
-[...1 lines deleted...]
-      <c r="F38" s="148"/>
+      <c r="D38" s="86"/>
+      <c r="E38" s="86"/>
+      <c r="F38" s="86"/>
       <c r="G38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
     </row>
     <row r="39" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
-      <c r="C39" s="149" t="s">
+      <c r="C39" s="87" t="s">
         <v>162</v>
       </c>
-      <c r="D39" s="148"/>
-[...1 lines deleted...]
-      <c r="F39" s="148"/>
+      <c r="D39" s="86"/>
+      <c r="E39" s="86"/>
+      <c r="F39" s="86"/>
       <c r="G39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
     </row>
     <row r="40" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
-      <c r="C40" s="147" t="s">
+      <c r="C40" s="85" t="s">
         <v>163</v>
       </c>
-      <c r="D40" s="148"/>
-[...1 lines deleted...]
-      <c r="F40" s="148"/>
+      <c r="D40" s="86"/>
+      <c r="E40" s="86"/>
+      <c r="F40" s="86"/>
       <c r="G40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
     </row>
     <row r="41" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
-      <c r="C41" s="147" t="s">
+      <c r="C41" s="85" t="s">
         <v>164</v>
       </c>
-      <c r="D41" s="151"/>
-[...1 lines deleted...]
-      <c r="F41" s="148"/>
+      <c r="D41" s="88"/>
+      <c r="E41" s="86"/>
+      <c r="F41" s="86"/>
       <c r="G41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
     </row>
     <row r="42" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
-      <c r="C42" s="147" t="s">
+      <c r="C42" s="85" t="s">
         <v>165</v>
       </c>
-      <c r="D42" s="148"/>
-[...1 lines deleted...]
-      <c r="F42" s="148"/>
+      <c r="D42" s="86"/>
+      <c r="E42" s="86"/>
+      <c r="F42" s="86"/>
       <c r="G42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
     </row>
     <row r="43" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
-      <c r="C43" s="147" t="s">
+      <c r="C43" s="85" t="s">
         <v>165</v>
       </c>
-      <c r="D43" s="148"/>
-[...1 lines deleted...]
-      <c r="F43" s="148"/>
+      <c r="D43" s="86"/>
+      <c r="E43" s="86"/>
+      <c r="F43" s="86"/>
       <c r="G43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
     </row>
     <row r="44" spans="1:10" ht="15.75" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
     </row>
     <row r="45" spans="1:10" ht="15.75" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="D45" s="18"/>
       <c r="E45" s="18"/>
       <c r="F45" s="18"/>
       <c r="G45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
     </row>
     <row r="46" spans="1:10" ht="15.75" customHeight="1">
@@ -19851,103 +19927,103 @@
       <c r="I998" s="18"/>
       <c r="J998" s="18"/>
     </row>
     <row r="999" spans="1:10" ht="15.75" customHeight="1">
       <c r="A999" s="1"/>
       <c r="B999" s="1"/>
       <c r="D999" s="18"/>
       <c r="E999" s="18"/>
       <c r="F999" s="18"/>
       <c r="G999" s="18"/>
       <c r="I999" s="18"/>
       <c r="J999" s="18"/>
     </row>
     <row r="1000" spans="1:10" ht="15.75" customHeight="1">
       <c r="A1000" s="1"/>
       <c r="B1000" s="1"/>
       <c r="D1000" s="18"/>
       <c r="E1000" s="18"/>
       <c r="F1000" s="18"/>
       <c r="G1000" s="18"/>
       <c r="I1000" s="18"/>
       <c r="J1000" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="A10:T10"/>
+    <mergeCell ref="F11:T11"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B11:B12"/>
-    <mergeCell ref="C11:C12"/>
-[...3 lines deleted...]
-    <mergeCell ref="F11:T11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A12:Z1000"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A76" workbookViewId="0">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11.7109375" customWidth="1"/>
     <col min="2" max="15" width="8.28515625" customWidth="1"/>
     <col min="16" max="26" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="12" spans="1:16" ht="34.5" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="139" t="s">
+      <c r="B12" s="126" t="s">
         <v>47</v>
       </c>
-      <c r="C12" s="140"/>
-[...12 lines deleted...]
-      <c r="P12" s="141"/>
+      <c r="C12" s="127"/>
+      <c r="D12" s="127"/>
+      <c r="E12" s="127"/>
+      <c r="F12" s="127"/>
+      <c r="G12" s="127"/>
+      <c r="H12" s="127"/>
+      <c r="I12" s="127"/>
+      <c r="J12" s="127"/>
+      <c r="K12" s="127"/>
+      <c r="L12" s="127"/>
+      <c r="M12" s="127"/>
+      <c r="N12" s="127"/>
+      <c r="O12" s="127"/>
+      <c r="P12" s="128"/>
     </row>
     <row r="13" spans="1:16" ht="18.75">
       <c r="A13" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="36"/>
       <c r="N13" s="36"/>
       <c r="O13" s="37"/>
       <c r="P13" s="31"/>
     </row>
     <row r="14" spans="1:16" ht="18.75">
       <c r="A14" s="38">
         <v>4.2</v>
       </c>
@@ -21827,352 +21903,352 @@
       <c r="O107" s="40"/>
       <c r="P107" s="16"/>
     </row>
     <row r="108" spans="1:16" ht="15.75" customHeight="1">
       <c r="A108" s="51"/>
       <c r="B108" s="52"/>
       <c r="C108" s="52"/>
       <c r="D108" s="52"/>
       <c r="E108" s="52"/>
       <c r="F108" s="52"/>
       <c r="G108" s="52"/>
       <c r="H108" s="52"/>
       <c r="I108" s="52"/>
       <c r="J108" s="52"/>
       <c r="K108" s="52"/>
       <c r="L108" s="52"/>
       <c r="M108" s="52"/>
       <c r="N108" s="52"/>
       <c r="O108" s="53"/>
       <c r="P108" s="31"/>
     </row>
     <row r="109" spans="1:16" ht="15.75" customHeight="1">
       <c r="A109" s="2"/>
     </row>
     <row r="110" spans="1:16" ht="34.5" customHeight="1">
-      <c r="A110" s="142" t="s">
+      <c r="A110" s="129" t="s">
         <v>112</v>
       </c>
-      <c r="B110" s="140"/>
-[...1 lines deleted...]
-      <c r="D110" s="141"/>
+      <c r="B110" s="127"/>
+      <c r="C110" s="127"/>
+      <c r="D110" s="128"/>
       <c r="E110" s="54"/>
       <c r="F110" s="54"/>
     </row>
     <row r="111" spans="1:16" ht="15.75" customHeight="1">
-      <c r="A111" s="143" t="s">
+      <c r="A111" s="130" t="s">
         <v>113</v>
       </c>
-      <c r="B111" s="120"/>
-[...1 lines deleted...]
-      <c r="D111" s="121"/>
+      <c r="B111" s="131"/>
+      <c r="C111" s="131"/>
+      <c r="D111" s="132"/>
     </row>
     <row r="112" spans="1:16" ht="15.75" customHeight="1">
-      <c r="A112" s="136" t="s">
+      <c r="A112" s="133" t="s">
         <v>114</v>
       </c>
-      <c r="B112" s="120"/>
-[...1 lines deleted...]
-      <c r="D112" s="121"/>
+      <c r="B112" s="131"/>
+      <c r="C112" s="131"/>
+      <c r="D112" s="132"/>
     </row>
     <row r="113" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A113" s="131" t="s">
+      <c r="A113" s="134" t="s">
         <v>115</v>
       </c>
-      <c r="B113" s="120"/>
-[...1 lines deleted...]
-      <c r="D113" s="121"/>
+      <c r="B113" s="131"/>
+      <c r="C113" s="131"/>
+      <c r="D113" s="132"/>
     </row>
     <row r="114" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A114" s="137" t="s">
+      <c r="A114" s="135" t="s">
         <v>116</v>
       </c>
-      <c r="B114" s="120"/>
-[...1 lines deleted...]
-      <c r="D114" s="121"/>
+      <c r="B114" s="131"/>
+      <c r="C114" s="131"/>
+      <c r="D114" s="132"/>
     </row>
     <row r="115" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A115" s="131" t="s">
+      <c r="A115" s="134" t="s">
         <v>117</v>
       </c>
-      <c r="B115" s="120"/>
-[...1 lines deleted...]
-      <c r="D115" s="121"/>
+      <c r="B115" s="131"/>
+      <c r="C115" s="131"/>
+      <c r="D115" s="132"/>
       <c r="E115" s="18"/>
       <c r="F115" s="18"/>
       <c r="G115" s="18"/>
       <c r="H115" s="18"/>
       <c r="I115" s="18"/>
       <c r="J115" s="18"/>
       <c r="K115" s="18"/>
       <c r="L115" s="18"/>
       <c r="M115" s="18"/>
       <c r="N115" s="18"/>
       <c r="O115" s="18"/>
       <c r="P115" s="18"/>
       <c r="Q115" s="18"/>
       <c r="R115" s="18"/>
       <c r="S115" s="18"/>
       <c r="T115" s="18"/>
       <c r="U115" s="18"/>
       <c r="V115" s="18"/>
       <c r="W115" s="18"/>
       <c r="X115" s="18"/>
       <c r="Y115" s="18"/>
       <c r="Z115" s="18"/>
     </row>
     <row r="116" spans="1:26" ht="27.75" customHeight="1">
-      <c r="A116" s="138" t="s">
+      <c r="A116" s="136" t="s">
         <v>118</v>
       </c>
-      <c r="B116" s="120"/>
-[...1 lines deleted...]
-      <c r="D116" s="121"/>
+      <c r="B116" s="131"/>
+      <c r="C116" s="131"/>
+      <c r="D116" s="132"/>
     </row>
     <row r="117" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A117" s="129" t="s">
+      <c r="A117" s="137" t="s">
         <v>119</v>
       </c>
-      <c r="B117" s="120"/>
-[...1 lines deleted...]
-      <c r="D117" s="121"/>
+      <c r="B117" s="131"/>
+      <c r="C117" s="131"/>
+      <c r="D117" s="132"/>
     </row>
     <row r="118" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A118" s="125" t="s">
+      <c r="A118" s="138" t="s">
         <v>120</v>
       </c>
-      <c r="B118" s="120"/>
-[...1 lines deleted...]
-      <c r="D118" s="121"/>
+      <c r="B118" s="131"/>
+      <c r="C118" s="131"/>
+      <c r="D118" s="132"/>
     </row>
     <row r="119" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A119" s="119" t="s">
+      <c r="A119" s="139" t="s">
         <v>121</v>
       </c>
-      <c r="B119" s="120"/>
-[...1 lines deleted...]
-      <c r="D119" s="121"/>
+      <c r="B119" s="131"/>
+      <c r="C119" s="131"/>
+      <c r="D119" s="132"/>
     </row>
     <row r="120" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A120" s="136" t="s">
+      <c r="A120" s="133" t="s">
         <v>122</v>
       </c>
-      <c r="B120" s="120"/>
-[...1 lines deleted...]
-      <c r="D120" s="121"/>
+      <c r="B120" s="131"/>
+      <c r="C120" s="131"/>
+      <c r="D120" s="132"/>
     </row>
     <row r="121" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A121" s="130" t="s">
+      <c r="A121" s="140" t="s">
         <v>123</v>
       </c>
-      <c r="B121" s="120"/>
-[...1 lines deleted...]
-      <c r="D121" s="121"/>
+      <c r="B121" s="131"/>
+      <c r="C121" s="131"/>
+      <c r="D121" s="132"/>
     </row>
     <row r="122" spans="1:26" ht="18" customHeight="1">
-      <c r="A122" s="122" t="s">
+      <c r="A122" s="141" t="s">
         <v>124</v>
       </c>
-      <c r="B122" s="120"/>
-[...1 lines deleted...]
-      <c r="D122" s="121"/>
+      <c r="B122" s="131"/>
+      <c r="C122" s="131"/>
+      <c r="D122" s="132"/>
     </row>
     <row r="123" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A123" s="126" t="s">
+      <c r="A123" s="142" t="s">
         <v>125</v>
       </c>
-      <c r="B123" s="120"/>
-[...1 lines deleted...]
-      <c r="D123" s="121"/>
+      <c r="B123" s="131"/>
+      <c r="C123" s="131"/>
+      <c r="D123" s="132"/>
     </row>
     <row r="124" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A124" s="133" t="s">
+      <c r="A124" s="143" t="s">
         <v>126</v>
       </c>
-      <c r="B124" s="120"/>
-[...1 lines deleted...]
-      <c r="D124" s="121"/>
+      <c r="B124" s="131"/>
+      <c r="C124" s="131"/>
+      <c r="D124" s="132"/>
     </row>
     <row r="125" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A125" s="131" t="s">
+      <c r="A125" s="134" t="s">
         <v>127</v>
       </c>
-      <c r="B125" s="120"/>
-[...1 lines deleted...]
-      <c r="D125" s="121"/>
+      <c r="B125" s="131"/>
+      <c r="C125" s="131"/>
+      <c r="D125" s="132"/>
     </row>
     <row r="126" spans="1:26" ht="30" customHeight="1">
-      <c r="A126" s="134" t="s">
+      <c r="A126" s="144" t="s">
         <v>128</v>
       </c>
-      <c r="B126" s="120"/>
-[...1 lines deleted...]
-      <c r="D126" s="121"/>
+      <c r="B126" s="131"/>
+      <c r="C126" s="131"/>
+      <c r="D126" s="132"/>
     </row>
     <row r="127" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A127" s="122" t="s">
+      <c r="A127" s="141" t="s">
         <v>129</v>
       </c>
-      <c r="B127" s="120"/>
-[...1 lines deleted...]
-      <c r="D127" s="121"/>
+      <c r="B127" s="131"/>
+      <c r="C127" s="131"/>
+      <c r="D127" s="132"/>
     </row>
     <row r="128" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A128" s="135" t="s">
+      <c r="A128" s="145" t="s">
         <v>130</v>
       </c>
-      <c r="B128" s="120"/>
-[...1 lines deleted...]
-      <c r="D128" s="121"/>
+      <c r="B128" s="131"/>
+      <c r="C128" s="131"/>
+      <c r="D128" s="132"/>
     </row>
     <row r="129" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A129" s="130" t="s">
+      <c r="A129" s="140" t="s">
         <v>131</v>
       </c>
-      <c r="B129" s="120"/>
-[...1 lines deleted...]
-      <c r="D129" s="121"/>
+      <c r="B129" s="131"/>
+      <c r="C129" s="131"/>
+      <c r="D129" s="132"/>
     </row>
     <row r="130" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A130" s="119" t="s">
+      <c r="A130" s="139" t="s">
         <v>132</v>
       </c>
-      <c r="B130" s="120"/>
-[...1 lines deleted...]
-      <c r="D130" s="121"/>
+      <c r="B130" s="131"/>
+      <c r="C130" s="131"/>
+      <c r="D130" s="132"/>
     </row>
     <row r="131" spans="1:4" ht="30" customHeight="1">
-      <c r="A131" s="125" t="s">
+      <c r="A131" s="138" t="s">
         <v>133</v>
       </c>
-      <c r="B131" s="120"/>
-[...1 lines deleted...]
-      <c r="D131" s="121"/>
+      <c r="B131" s="131"/>
+      <c r="C131" s="131"/>
+      <c r="D131" s="132"/>
     </row>
     <row r="132" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A132" s="126" t="s">
+      <c r="A132" s="142" t="s">
         <v>134</v>
       </c>
-      <c r="B132" s="120"/>
-[...1 lines deleted...]
-      <c r="D132" s="121"/>
+      <c r="B132" s="131"/>
+      <c r="C132" s="131"/>
+      <c r="D132" s="132"/>
     </row>
     <row r="133" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A133" s="127" t="s">
+      <c r="A133" s="149" t="s">
         <v>135</v>
       </c>
-      <c r="B133" s="120"/>
-[...1 lines deleted...]
-      <c r="D133" s="121"/>
+      <c r="B133" s="131"/>
+      <c r="C133" s="131"/>
+      <c r="D133" s="132"/>
     </row>
     <row r="134" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A134" s="128" t="s">
+      <c r="A134" s="150" t="s">
         <v>136</v>
       </c>
-      <c r="B134" s="120"/>
-[...1 lines deleted...]
-      <c r="D134" s="121"/>
+      <c r="B134" s="131"/>
+      <c r="C134" s="131"/>
+      <c r="D134" s="132"/>
     </row>
     <row r="135" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A135" s="122" t="s">
+      <c r="A135" s="141" t="s">
         <v>137</v>
       </c>
-      <c r="B135" s="120"/>
-[...1 lines deleted...]
-      <c r="D135" s="121"/>
+      <c r="B135" s="131"/>
+      <c r="C135" s="131"/>
+      <c r="D135" s="132"/>
     </row>
     <row r="136" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A136" s="129" t="s">
+      <c r="A136" s="137" t="s">
         <v>138</v>
       </c>
-      <c r="B136" s="120"/>
-[...1 lines deleted...]
-      <c r="D136" s="121"/>
+      <c r="B136" s="131"/>
+      <c r="C136" s="131"/>
+      <c r="D136" s="132"/>
     </row>
     <row r="137" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A137" s="119" t="s">
+      <c r="A137" s="139" t="s">
         <v>139</v>
       </c>
-      <c r="B137" s="120"/>
-[...1 lines deleted...]
-      <c r="D137" s="121"/>
+      <c r="B137" s="131"/>
+      <c r="C137" s="131"/>
+      <c r="D137" s="132"/>
     </row>
     <row r="138" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A138" s="131" t="s">
+      <c r="A138" s="134" t="s">
         <v>140</v>
       </c>
-      <c r="B138" s="120"/>
-[...1 lines deleted...]
-      <c r="D138" s="121"/>
+      <c r="B138" s="131"/>
+      <c r="C138" s="131"/>
+      <c r="D138" s="132"/>
     </row>
     <row r="139" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A139" s="124" t="s">
+      <c r="A139" s="146" t="s">
         <v>141</v>
       </c>
-      <c r="B139" s="120"/>
-[...1 lines deleted...]
-      <c r="D139" s="121"/>
+      <c r="B139" s="131"/>
+      <c r="C139" s="131"/>
+      <c r="D139" s="132"/>
     </row>
     <row r="140" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A140" s="132" t="s">
+      <c r="A140" s="147" t="s">
         <v>142</v>
       </c>
-      <c r="B140" s="120"/>
-[...1 lines deleted...]
-      <c r="D140" s="121"/>
+      <c r="B140" s="131"/>
+      <c r="C140" s="131"/>
+      <c r="D140" s="132"/>
     </row>
     <row r="141" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A141" s="119" t="s">
+      <c r="A141" s="139" t="s">
         <v>143</v>
       </c>
-      <c r="B141" s="120"/>
-[...1 lines deleted...]
-      <c r="D141" s="121"/>
+      <c r="B141" s="131"/>
+      <c r="C141" s="131"/>
+      <c r="D141" s="132"/>
     </row>
     <row r="142" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A142" s="122" t="s">
+      <c r="A142" s="141" t="s">
         <v>144</v>
       </c>
-      <c r="B142" s="120"/>
-[...1 lines deleted...]
-      <c r="D142" s="121"/>
+      <c r="B142" s="131"/>
+      <c r="C142" s="131"/>
+      <c r="D142" s="132"/>
     </row>
     <row r="143" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A143" s="123" t="s">
+      <c r="A143" s="148" t="s">
         <v>145</v>
       </c>
-      <c r="B143" s="120"/>
-[...1 lines deleted...]
-      <c r="D143" s="121"/>
+      <c r="B143" s="131"/>
+      <c r="C143" s="131"/>
+      <c r="D143" s="132"/>
     </row>
     <row r="144" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A144" s="124" t="s">
+      <c r="A144" s="146" t="s">
         <v>146</v>
       </c>
-      <c r="B144" s="120"/>
-[...1 lines deleted...]
-      <c r="D144" s="121"/>
+      <c r="B144" s="131"/>
+      <c r="C144" s="131"/>
+      <c r="D144" s="132"/>
     </row>
     <row r="145" ht="15.75" customHeight="1"/>
     <row r="146" ht="15.75" customHeight="1"/>
     <row r="147" ht="15.75" customHeight="1"/>
     <row r="148" ht="15.75" customHeight="1"/>
     <row r="149" ht="15.75" customHeight="1"/>
     <row r="150" ht="15.75" customHeight="1"/>
     <row r="151" ht="15.75" customHeight="1"/>
     <row r="152" ht="15.75" customHeight="1"/>
     <row r="153" ht="15.75" customHeight="1"/>
     <row r="154" ht="15.75" customHeight="1"/>
     <row r="155" ht="15.75" customHeight="1"/>
     <row r="156" ht="15.75" customHeight="1"/>
     <row r="157" ht="15.75" customHeight="1"/>
     <row r="158" ht="15.75" customHeight="1"/>
     <row r="159" ht="15.75" customHeight="1"/>
     <row r="160" ht="15.75" customHeight="1"/>
     <row r="161" ht="15.75" customHeight="1"/>
     <row r="162" ht="15.75" customHeight="1"/>
     <row r="163" ht="15.75" customHeight="1"/>
     <row r="164" ht="15.75" customHeight="1"/>
     <row r="165" ht="15.75" customHeight="1"/>
     <row r="166" ht="15.75" customHeight="1"/>
     <row r="167" ht="15.75" customHeight="1"/>
     <row r="168" ht="15.75" customHeight="1"/>
@@ -22988,86 +23064,86 @@
     <row r="978" ht="15.75" customHeight="1"/>
     <row r="979" ht="15.75" customHeight="1"/>
     <row r="980" ht="15.75" customHeight="1"/>
     <row r="981" ht="15.75" customHeight="1"/>
     <row r="982" ht="15.75" customHeight="1"/>
     <row r="983" ht="15.75" customHeight="1"/>
     <row r="984" ht="15.75" customHeight="1"/>
     <row r="985" ht="15.75" customHeight="1"/>
     <row r="986" ht="15.75" customHeight="1"/>
     <row r="987" ht="15.75" customHeight="1"/>
     <row r="988" ht="15.75" customHeight="1"/>
     <row r="989" ht="15.75" customHeight="1"/>
     <row r="990" ht="15.75" customHeight="1"/>
     <row r="991" ht="15.75" customHeight="1"/>
     <row r="992" ht="15.75" customHeight="1"/>
     <row r="993" ht="15.75" customHeight="1"/>
     <row r="994" ht="15.75" customHeight="1"/>
     <row r="995" ht="15.75" customHeight="1"/>
     <row r="996" ht="15.75" customHeight="1"/>
     <row r="997" ht="15.75" customHeight="1"/>
     <row r="998" ht="15.75" customHeight="1"/>
     <row r="999" ht="15.75" customHeight="1"/>
     <row r="1000" ht="15.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="B12:P12"/>
-[...23 lines deleted...]
-    <mergeCell ref="A140:D140"/>
     <mergeCell ref="A141:D141"/>
     <mergeCell ref="A142:D142"/>
     <mergeCell ref="A143:D143"/>
     <mergeCell ref="A144:D144"/>
     <mergeCell ref="A130:D130"/>
     <mergeCell ref="A131:D131"/>
     <mergeCell ref="A132:D132"/>
     <mergeCell ref="A133:D133"/>
     <mergeCell ref="A134:D134"/>
     <mergeCell ref="A135:D135"/>
     <mergeCell ref="A136:D136"/>
+    <mergeCell ref="A129:D129"/>
+    <mergeCell ref="A137:D137"/>
+    <mergeCell ref="A138:D138"/>
+    <mergeCell ref="A139:D139"/>
+    <mergeCell ref="A140:D140"/>
+    <mergeCell ref="A124:D124"/>
+    <mergeCell ref="A125:D125"/>
+    <mergeCell ref="A126:D126"/>
+    <mergeCell ref="A127:D127"/>
+    <mergeCell ref="A128:D128"/>
+    <mergeCell ref="A119:D119"/>
+    <mergeCell ref="A120:D120"/>
+    <mergeCell ref="A121:D121"/>
+    <mergeCell ref="A122:D122"/>
+    <mergeCell ref="A123:D123"/>
+    <mergeCell ref="A114:D114"/>
+    <mergeCell ref="A115:D115"/>
+    <mergeCell ref="A116:D116"/>
+    <mergeCell ref="A117:D117"/>
+    <mergeCell ref="A118:D118"/>
+    <mergeCell ref="B12:P12"/>
+    <mergeCell ref="A110:D110"/>
+    <mergeCell ref="A111:D111"/>
+    <mergeCell ref="A112:D112"/>
+    <mergeCell ref="A113:D113"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Medición del proceso auditioría</vt:lpstr>