--- v1 (2026-02-12)
+++ v2 (2026-04-23)
@@ -643,51 +643,51 @@
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2491"/>
         <w:tblW w:w="10767" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10767"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E0074" w:rsidRPr="003E0074" w14:paraId="18149FDD" w14:textId="77777777" w:rsidTr="003E0074">
+      <w:tr w:rsidR="003E0074" w:rsidRPr="00A05F5B" w14:paraId="18149FDD" w14:textId="77777777" w:rsidTr="003E0074">
         <w:trPr>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="100B7D29" w14:textId="77777777" w:rsidR="003E0074" w:rsidRPr="006D749D" w:rsidRDefault="003E0074" w:rsidP="003E0074">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D749D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
@@ -939,69 +939,78 @@
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2588"/>
         <w:gridCol w:w="1293"/>
         <w:gridCol w:w="1293"/>
         <w:gridCol w:w="1293"/>
         <w:gridCol w:w="1294"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1539"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C58D6" w:rsidRPr="00B53D5B" w14:paraId="63BA03BF" w14:textId="77777777" w:rsidTr="005C58D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2588" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAF31A7" w14:textId="77777777" w:rsidR="005C58D6" w:rsidRPr="00B53D5B" w:rsidRDefault="005C58D6" w:rsidP="005C58D6">
+          <w:p w14:paraId="5EAF31A7" w14:textId="3C157996" w:rsidR="005C58D6" w:rsidRPr="00B53D5B" w:rsidRDefault="005C58D6" w:rsidP="005C58D6">
             <w:pPr>
               <w:keepNext/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:spacing w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B53D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:spacing w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>BIBLIOTECA/ DEPENDENCIA</w:t>
+              <w:t xml:space="preserve">BIBLIOTECA/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00A05F5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>PROCESO DE CALIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0210B873" w14:textId="77777777" w:rsidR="005C58D6" w:rsidRPr="00B53D5B" w:rsidRDefault="005C58D6" w:rsidP="005C58D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B53D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
@@ -1038,51 +1047,51 @@
                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>FECHA DE ELABORACIÓN:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1539" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="272C25FC" w14:textId="77777777" w:rsidR="005C58D6" w:rsidRPr="00B53D5B" w:rsidRDefault="005C58D6" w:rsidP="005C58D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C58D6" w:rsidRPr="003E0074" w14:paraId="7FAF4C11" w14:textId="77777777" w:rsidTr="005C58D6">
+      <w:tr w:rsidR="005C58D6" w:rsidRPr="00A05F5B" w14:paraId="7FAF4C11" w14:textId="77777777" w:rsidTr="005C58D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2588" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="722E9000" w14:textId="77777777" w:rsidR="005C58D6" w:rsidRPr="00B53D5B" w:rsidRDefault="005C58D6" w:rsidP="005C58D6">
             <w:pPr>
               <w:keepNext/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:spacing w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B53D5B">
@@ -2030,51 +2039,51 @@
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>MÉTODO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="262B2681" w14:textId="77777777" w:rsidR="00E85553" w:rsidRDefault="00E85553" w:rsidP="00E85553">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E85553" w:rsidRPr="003E0074" w14:paraId="1D33F1FA" w14:textId="77777777" w:rsidTr="009A0432">
+      <w:tr w:rsidR="00E85553" w:rsidRPr="00A05F5B" w14:paraId="1D33F1FA" w14:textId="77777777" w:rsidTr="009A0432">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="6836E719" w14:textId="77777777" w:rsidR="00E85553" w:rsidRPr="00B53D5B" w:rsidRDefault="00A30261" w:rsidP="00E85553">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="0"/>
@@ -2429,51 +2438,51 @@
         <w:t>REQUISITOS NO APLICABLES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7886197D" w14:textId="77777777" w:rsidR="003173D4" w:rsidRPr="003173D4" w:rsidRDefault="003173D4" w:rsidP="003173D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula2"/>
         <w:tblW w:w="10086" w:type="dxa"/>
         <w:tblInd w:w="-614" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6967"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003173D4" w:rsidRPr="003E0074" w14:paraId="575BE924" w14:textId="77777777" w:rsidTr="00376908">
+      <w:tr w:rsidR="003173D4" w:rsidRPr="00A05F5B" w14:paraId="575BE924" w14:textId="77777777" w:rsidTr="00376908">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6967" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4B8CD602" w14:textId="77777777" w:rsidR="003173D4" w:rsidRPr="003173D4" w:rsidRDefault="003173D4" w:rsidP="003173D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003173D4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
@@ -2511,153 +2520,153 @@
             <w:r w:rsidR="00B952C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="003173D4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003173D4" w:rsidRPr="003E0074" w14:paraId="1F92DEEB" w14:textId="77777777" w:rsidTr="00DD5537">
+      <w:tr w:rsidR="003173D4" w:rsidRPr="00A05F5B" w14:paraId="1F92DEEB" w14:textId="77777777" w:rsidTr="00DD5537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6967" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C0BEF4E" w14:textId="77777777" w:rsidR="003173D4" w:rsidRPr="003173D4" w:rsidRDefault="003173D4" w:rsidP="003173D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70E86C62" w14:textId="77777777" w:rsidR="003173D4" w:rsidRPr="003173D4" w:rsidRDefault="003173D4" w:rsidP="003173D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003173D4" w:rsidRPr="003E0074" w14:paraId="760F4DA3" w14:textId="77777777" w:rsidTr="00DD5537">
+      <w:tr w:rsidR="003173D4" w:rsidRPr="00A05F5B" w14:paraId="760F4DA3" w14:textId="77777777" w:rsidTr="00DD5537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6967" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="607EA5D3" w14:textId="77777777" w:rsidR="003173D4" w:rsidRPr="003173D4" w:rsidRDefault="003173D4" w:rsidP="003173D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75AC824A" w14:textId="77777777" w:rsidR="003173D4" w:rsidRPr="003173D4" w:rsidRDefault="003173D4" w:rsidP="003173D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003173D4" w:rsidRPr="003E0074" w14:paraId="4F87E177" w14:textId="77777777" w:rsidTr="00DD5537">
+      <w:tr w:rsidR="003173D4" w:rsidRPr="00A05F5B" w14:paraId="4F87E177" w14:textId="77777777" w:rsidTr="00DD5537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6967" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="442250B0" w14:textId="77777777" w:rsidR="003173D4" w:rsidRPr="003173D4" w:rsidRDefault="003173D4" w:rsidP="003173D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="737E4E1F" w14:textId="77777777" w:rsidR="003173D4" w:rsidRPr="003173D4" w:rsidRDefault="003173D4" w:rsidP="003173D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F2D6C" w:rsidRPr="003E0074" w14:paraId="7EEE6690" w14:textId="77777777" w:rsidTr="00DD5537">
+      <w:tr w:rsidR="000F2D6C" w:rsidRPr="00A05F5B" w14:paraId="7EEE6690" w14:textId="77777777" w:rsidTr="00DD5537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6967" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AE162C8" w14:textId="77777777" w:rsidR="000F2D6C" w:rsidRPr="000F2D6C" w:rsidRDefault="000F2D6C" w:rsidP="003173D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23975040" w14:textId="77777777" w:rsidR="000F2D6C" w:rsidRPr="000F2D6C" w:rsidRDefault="000F2D6C" w:rsidP="003173D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
@@ -2958,58 +2967,58 @@
     <w:p w14:paraId="39E3C72A" w14:textId="77777777" w:rsidR="00BF2CF3" w:rsidRPr="000F2D6C" w:rsidRDefault="00BF2CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF2CF3" w:rsidRPr="000F2D6C" w:rsidSect="00C809C0">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2127" w:right="1041" w:bottom="720" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D7F71E7" w14:textId="77777777" w:rsidR="007E7B9A" w:rsidRDefault="007E7B9A">
+    <w:p w14:paraId="0F7E9D49" w14:textId="77777777" w:rsidR="002F090E" w:rsidRDefault="002F090E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44416726" w14:textId="77777777" w:rsidR="007E7B9A" w:rsidRDefault="007E7B9A">
+    <w:p w14:paraId="3F9D7E28" w14:textId="77777777" w:rsidR="002F090E" w:rsidRDefault="002F090E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -3167,70 +3176,60 @@
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00807385" w:rsidRPr="006D749D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>PC_</w:t>
     </w:r>
     <w:r w:rsidR="00E0727C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>R</w:t>
     </w:r>
     <w:r w:rsidR="00467760">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
-      <w:t>_PAI_9.2.</w:t>
-[...8 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>_PAI_9.2.2</w:t>
     </w:r>
     <w:r w:rsidR="00E270A3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>.b</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00A30261">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>_202</w:t>
     </w:r>
     <w:r w:rsidR="00B952C1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00A30261">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>_0</w:t>
     </w:r>
     <w:r w:rsidR="00B952C1">
@@ -3240,58 +3239,58 @@
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0CF8B998" w14:textId="77777777" w:rsidR="003A462F" w:rsidRPr="006D749D" w:rsidRDefault="003A462F">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3CF4BF48" w14:textId="77777777" w:rsidR="003A462F" w:rsidRPr="006D749D" w:rsidRDefault="003A462F">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27A42365" w14:textId="77777777" w:rsidR="007E7B9A" w:rsidRDefault="007E7B9A">
+    <w:p w14:paraId="1BA84BA3" w14:textId="77777777" w:rsidR="002F090E" w:rsidRDefault="002F090E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05C94153" w14:textId="77777777" w:rsidR="007E7B9A" w:rsidRDefault="007E7B9A">
+    <w:p w14:paraId="6A104AFE" w14:textId="77777777" w:rsidR="002F090E" w:rsidRDefault="002F090E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C2626B6" w14:textId="74DABD3A" w:rsidR="005C58D6" w:rsidRDefault="005C58D6">
     <w:pPr>
       <w:pStyle w:val="Encabezado0"/>
     </w:pPr>
     <w:r w:rsidRPr="00A673D3">
       <w:rPr>
         <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -4537,51 +4536,50 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1033385903">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1222711296">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1402631927">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1477529025">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="419103254">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="57554186">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -4592,99 +4590,102 @@
     <w:rsid w:val="00041FA7"/>
     <w:rsid w:val="000540BC"/>
     <w:rsid w:val="0006523B"/>
     <w:rsid w:val="00072EDC"/>
     <w:rsid w:val="000860CF"/>
     <w:rsid w:val="000D6423"/>
     <w:rsid w:val="000F2D6C"/>
     <w:rsid w:val="0010494C"/>
     <w:rsid w:val="001338EF"/>
     <w:rsid w:val="00137070"/>
     <w:rsid w:val="00160161"/>
     <w:rsid w:val="00167B10"/>
     <w:rsid w:val="001A756A"/>
     <w:rsid w:val="001B28EB"/>
     <w:rsid w:val="001C4BE4"/>
     <w:rsid w:val="001C6792"/>
     <w:rsid w:val="001D2662"/>
     <w:rsid w:val="001E33C7"/>
     <w:rsid w:val="001F0901"/>
     <w:rsid w:val="001F735A"/>
     <w:rsid w:val="002162D6"/>
     <w:rsid w:val="00234124"/>
     <w:rsid w:val="00276572"/>
     <w:rsid w:val="002A4EBA"/>
     <w:rsid w:val="002E5BCC"/>
+    <w:rsid w:val="002F090E"/>
     <w:rsid w:val="002F6310"/>
     <w:rsid w:val="003173D4"/>
     <w:rsid w:val="003463D4"/>
     <w:rsid w:val="00376908"/>
     <w:rsid w:val="003915F4"/>
     <w:rsid w:val="003A462F"/>
     <w:rsid w:val="003A6012"/>
     <w:rsid w:val="003E0074"/>
     <w:rsid w:val="003E7106"/>
     <w:rsid w:val="00413C7B"/>
     <w:rsid w:val="00467760"/>
     <w:rsid w:val="00473004"/>
     <w:rsid w:val="004C23D1"/>
     <w:rsid w:val="004D4C12"/>
     <w:rsid w:val="004F74BB"/>
     <w:rsid w:val="005052FA"/>
     <w:rsid w:val="005266EC"/>
     <w:rsid w:val="005370EF"/>
     <w:rsid w:val="00575ED1"/>
     <w:rsid w:val="00585ECF"/>
     <w:rsid w:val="005C58D6"/>
     <w:rsid w:val="00616E46"/>
     <w:rsid w:val="00620932"/>
     <w:rsid w:val="00637F1A"/>
     <w:rsid w:val="00667753"/>
     <w:rsid w:val="00694343"/>
     <w:rsid w:val="0069760A"/>
     <w:rsid w:val="006A5FFA"/>
     <w:rsid w:val="006B2B4B"/>
     <w:rsid w:val="006D749D"/>
     <w:rsid w:val="007441DB"/>
     <w:rsid w:val="007533A7"/>
     <w:rsid w:val="00756F6D"/>
     <w:rsid w:val="00780E17"/>
     <w:rsid w:val="007A22AB"/>
     <w:rsid w:val="007E7B9A"/>
     <w:rsid w:val="007F3A86"/>
     <w:rsid w:val="00807385"/>
     <w:rsid w:val="0082749E"/>
     <w:rsid w:val="00850C9A"/>
     <w:rsid w:val="008D3144"/>
     <w:rsid w:val="008E0548"/>
     <w:rsid w:val="009647D2"/>
     <w:rsid w:val="009A0432"/>
     <w:rsid w:val="009B27DD"/>
     <w:rsid w:val="009B3ED0"/>
     <w:rsid w:val="009D4D9C"/>
+    <w:rsid w:val="009F017D"/>
     <w:rsid w:val="009F3E26"/>
     <w:rsid w:val="00A03520"/>
+    <w:rsid w:val="00A05F5B"/>
     <w:rsid w:val="00A30261"/>
     <w:rsid w:val="00A62DC3"/>
     <w:rsid w:val="00A673D3"/>
     <w:rsid w:val="00A67538"/>
     <w:rsid w:val="00A977ED"/>
     <w:rsid w:val="00AA58DB"/>
     <w:rsid w:val="00B077C7"/>
     <w:rsid w:val="00B21ED3"/>
     <w:rsid w:val="00B53D5B"/>
     <w:rsid w:val="00B84CE3"/>
     <w:rsid w:val="00B952C1"/>
     <w:rsid w:val="00BD07AA"/>
     <w:rsid w:val="00BF2CF3"/>
     <w:rsid w:val="00C01652"/>
     <w:rsid w:val="00C1436D"/>
     <w:rsid w:val="00C809C0"/>
     <w:rsid w:val="00D12F41"/>
     <w:rsid w:val="00D1346C"/>
     <w:rsid w:val="00D17329"/>
     <w:rsid w:val="00D35D1D"/>
     <w:rsid w:val="00D448F1"/>
     <w:rsid w:val="00D730F3"/>
     <w:rsid w:val="00D9564D"/>
     <w:rsid w:val="00DA40BB"/>
     <w:rsid w:val="00DA530A"/>
@@ -5996,123 +5997,123 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2017-02-01T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>AssetEditForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41F17626-B615-483F-B461-E1A3AEC73C50}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52CC9066-8573-4A38-A7BE-CEA716F1DF01}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52CC9066-8573-4A38-A7BE-CEA716F1DF01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41F17626-B615-483F-B461-E1A3AEC73C50}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Actas de la reunión</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>306</Words>
-  <Characters>1686</Characters>
+  <Words>307</Words>
+  <Characters>1692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Meeting minutes</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1989</CharactersWithSpaces>
+  <CharactersWithSpaces>1996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Meeting minutes</dc:title>
   <dc:creator>Alejandra</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC101731859990</vt:lpwstr>
   </property>
 </Properties>