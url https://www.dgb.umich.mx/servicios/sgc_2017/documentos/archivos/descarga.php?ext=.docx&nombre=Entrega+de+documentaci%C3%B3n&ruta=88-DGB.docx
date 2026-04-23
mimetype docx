--- v1 (2026-02-12)
+++ v2 (2026-04-23)
@@ -614,51 +614,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31D352AA" w14:textId="77777777" w:rsidR="008F086E" w:rsidRPr="004929E4" w:rsidRDefault="008F086E" w:rsidP="008F086E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F086E" w:rsidRPr="008D5849" w14:paraId="10ACA6EE" w14:textId="77777777" w:rsidTr="008F086E">
+      <w:tr w:rsidR="008F086E" w:rsidRPr="00E77887" w14:paraId="10ACA6EE" w14:textId="77777777" w:rsidTr="008F086E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75311248" w14:textId="77777777" w:rsidR="008F086E" w:rsidRPr="004929E4" w:rsidRDefault="008F086E" w:rsidP="008F086E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004929E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Informe de Auditoría Interna </w:t>
             </w:r>
             <w:r>
@@ -700,51 +700,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="708A9CC2" w14:textId="77777777" w:rsidR="008F086E" w:rsidRPr="004929E4" w:rsidRDefault="008F086E" w:rsidP="008F086E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F086E" w:rsidRPr="008D5849" w14:paraId="5835197C" w14:textId="77777777" w:rsidTr="008F086E">
+      <w:tr w:rsidR="008F086E" w:rsidRPr="00E77887" w14:paraId="5835197C" w14:textId="77777777" w:rsidTr="008F086E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A8CB407" w14:textId="77777777" w:rsidR="008F086E" w:rsidRPr="004929E4" w:rsidRDefault="008F086E" w:rsidP="008F086E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="004929E4">
@@ -796,51 +796,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C41ED31" w14:textId="77777777" w:rsidR="008F086E" w:rsidRPr="004929E4" w:rsidRDefault="008F086E" w:rsidP="008F086E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F086E" w:rsidRPr="008D5849" w14:paraId="02EF0C49" w14:textId="77777777" w:rsidTr="008F086E">
+      <w:tr w:rsidR="008F086E" w:rsidRPr="00E77887" w14:paraId="02EF0C49" w14:textId="77777777" w:rsidTr="008F086E">
         <w:trPr>
           <w:trHeight w:val="746"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="081F9C17" w14:textId="77777777" w:rsidR="008F086E" w:rsidRPr="004929E4" w:rsidRDefault="008F086E" w:rsidP="008F086E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
@@ -886,50 +886,153 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F365888" w14:textId="77777777" w:rsidR="008F086E" w:rsidRPr="004929E4" w:rsidRDefault="008F086E" w:rsidP="008F086E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E77887" w:rsidRPr="00E77887" w14:paraId="21CAEB3A" w14:textId="77777777" w:rsidTr="008F086E">
+        <w:trPr>
+          <w:trHeight w:val="746"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6805" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B9C415" w14:textId="11358DEE" w:rsidR="00E77887" w:rsidRPr="00E77887" w:rsidRDefault="00E77887" w:rsidP="00E77887">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>Carta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77887">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de confidencialidad, imparcialidad y declaración de ausencia de conflicto de intereses</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="083FF96D" w14:textId="77777777" w:rsidR="00E77887" w:rsidRDefault="00E77887" w:rsidP="008F086E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19508A5D" w14:textId="77777777" w:rsidR="00E77887" w:rsidRPr="004929E4" w:rsidRDefault="00E77887" w:rsidP="008F086E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D8DB5D" w14:textId="77777777" w:rsidR="00E77887" w:rsidRPr="004929E4" w:rsidRDefault="00E77887" w:rsidP="008F086E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="376466DD" w14:textId="77777777" w:rsidR="00E77887" w:rsidRPr="004929E4" w:rsidRDefault="00E77887" w:rsidP="008F086E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="37FE2C17" w14:textId="77777777" w:rsidR="008F086E" w:rsidRPr="001C12FA" w:rsidRDefault="008F086E" w:rsidP="001C12FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07015EB3" w14:textId="77777777" w:rsidR="001C12FA" w:rsidRDefault="001C12FA" w:rsidP="001C12FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C12FA">
         <w:rPr>
@@ -1215,107 +1318,83 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F04A5AC" w14:textId="77777777" w:rsidR="001C12FA" w:rsidRPr="001C12FA" w:rsidRDefault="001C12FA" w:rsidP="001C12FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5054B031" w14:textId="77777777" w:rsidR="001C12FA" w:rsidRPr="001C12FA" w:rsidRDefault="001C12FA" w:rsidP="001C12FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73AFC8DC" w14:textId="77777777" w:rsidR="00DD77BB" w:rsidRPr="001F0901" w:rsidRDefault="00DD77BB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD77BB" w:rsidRPr="001F0901" w:rsidSect="00126A1D">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2126" w:right="1043" w:bottom="720" w:left="1797" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A1EC6EF" w14:textId="77777777" w:rsidR="00B87F17" w:rsidRDefault="00B87F17">
+    <w:p w14:paraId="0DF90BDA" w14:textId="77777777" w:rsidR="00B45A22" w:rsidRDefault="00B45A22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B810B66" w14:textId="77777777" w:rsidR="00B87F17" w:rsidRDefault="00B87F17">
+    <w:p w14:paraId="3F4D1788" w14:textId="77777777" w:rsidR="00B45A22" w:rsidRDefault="00B45A22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe Condensed">
@@ -1351,75 +1430,75 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Atlanta">
     <w:altName w:val="Century Gothic"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="313FBAB1" w14:textId="69980B03" w:rsidR="00C809C0" w:rsidRPr="0010494C" w:rsidRDefault="00706C59" w:rsidP="00C809C0">
+  <w:p w14:paraId="313FBAB1" w14:textId="65960776" w:rsidR="00C809C0" w:rsidRPr="0010494C" w:rsidRDefault="00706C59" w:rsidP="00C809C0">
     <w:pPr>
       <w:pStyle w:val="Piedepgina0"/>
       <w:ind w:left="-993" w:right="-716"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">VIGENTE A PARTIR DE: </w:t>
     </w:r>
-    <w:r w:rsidR="000A221B">
+    <w:r w:rsidR="00E77887">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
-      <w:t>FEBRERO 2026</w:t>
+      <w:t>ABRIL 2026</w:t>
     </w:r>
     <w:r w:rsidR="00C809C0" w:rsidRPr="0010494C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C809C0" w:rsidRPr="0010494C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C809C0" w:rsidRPr="0010494C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00C809C0" w:rsidRPr="0010494C">
       <w:rPr>
@@ -1485,73 +1564,73 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>_202</w:t>
     </w:r>
     <w:r w:rsidR="000A221B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>_0</w:t>
     </w:r>
-    <w:r w:rsidR="000A221B">
+    <w:r w:rsidR="00E77887">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="703635C5" w14:textId="77777777" w:rsidR="00B87F17" w:rsidRDefault="00B87F17">
+    <w:p w14:paraId="0FD94E2E" w14:textId="77777777" w:rsidR="00B45A22" w:rsidRDefault="00B45A22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71CC5F2D" w14:textId="77777777" w:rsidR="00B87F17" w:rsidRDefault="00B87F17">
+    <w:p w14:paraId="6B979D60" w14:textId="77777777" w:rsidR="00B45A22" w:rsidRDefault="00B45A22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="085D9A39" w14:textId="02965081" w:rsidR="0069760A" w:rsidRPr="0010494C" w:rsidRDefault="008F086E" w:rsidP="0010494C">
     <w:pPr>
       <w:pStyle w:val="Encabezado0"/>
       <w:ind w:left="-709"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0010494C">
       <w:rPr>
         <w:rFonts w:ascii="Atlanta" w:hAnsi="Atlanta" w:cs="Arial"/>
@@ -2348,51 +2427,51 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="696590044">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="842668821">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1771003580">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2107312248">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1399136520">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1328556765">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005052FA"/>
@@ -2435,66 +2514,69 @@
     <w:rsid w:val="00667753"/>
     <w:rsid w:val="006868CC"/>
     <w:rsid w:val="00691E3F"/>
     <w:rsid w:val="00694343"/>
     <w:rsid w:val="0069760A"/>
     <w:rsid w:val="006A4029"/>
     <w:rsid w:val="006A5FFA"/>
     <w:rsid w:val="006B2127"/>
     <w:rsid w:val="006B2B4B"/>
     <w:rsid w:val="00706C59"/>
     <w:rsid w:val="007A22AB"/>
     <w:rsid w:val="007D0B21"/>
     <w:rsid w:val="008836E8"/>
     <w:rsid w:val="008B217D"/>
     <w:rsid w:val="008D5849"/>
     <w:rsid w:val="008D6D25"/>
     <w:rsid w:val="008E0548"/>
     <w:rsid w:val="008F086E"/>
     <w:rsid w:val="00912028"/>
     <w:rsid w:val="009647D2"/>
     <w:rsid w:val="009C210B"/>
     <w:rsid w:val="00A87F88"/>
     <w:rsid w:val="00AF7C62"/>
     <w:rsid w:val="00B077C7"/>
     <w:rsid w:val="00B26A07"/>
+    <w:rsid w:val="00B45A22"/>
     <w:rsid w:val="00B87F17"/>
     <w:rsid w:val="00BD07AA"/>
     <w:rsid w:val="00C306A6"/>
     <w:rsid w:val="00C43999"/>
     <w:rsid w:val="00C809C0"/>
     <w:rsid w:val="00C969B7"/>
     <w:rsid w:val="00CB5BD3"/>
     <w:rsid w:val="00D040C7"/>
     <w:rsid w:val="00D1346C"/>
     <w:rsid w:val="00D448F1"/>
     <w:rsid w:val="00DA40BB"/>
     <w:rsid w:val="00DA530A"/>
     <w:rsid w:val="00DD3F2E"/>
     <w:rsid w:val="00DD77BB"/>
     <w:rsid w:val="00E25BB1"/>
     <w:rsid w:val="00E57579"/>
+    <w:rsid w:val="00E712B5"/>
+    <w:rsid w:val="00E77887"/>
     <w:rsid w:val="00F57646"/>
     <w:rsid w:val="00FB4DC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
@@ -3744,82 +3826,82 @@
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52CC9066-8573-4A38-A7BE-CEA716F1DF01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Actas de la reunión</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>114</Words>
-  <Characters>630</Characters>
+  <Words>128</Words>
+  <Characters>709</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Meeting minutes</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>743</CharactersWithSpaces>
+  <CharactersWithSpaces>836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Meeting minutes</dc:title>
   <dc:creator>Alejandra</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC101731859990</vt:lpwstr>
   </property>
 </Properties>